--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -1644,178 +1644,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et régime de croissance en Thaïlande</w:t>
+                <w:t xml:space="preserve">Régionale ou mondiale ? Les enjeux de l'intégration monétaire et financière en Asie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR CNRS 2989, « Économie du développement et de la transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3rd GARNET Annual Conference, « Mapping Integration and Regionalism in a Global World »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bordeaux,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00531805v2</w:t>
+                <w:t xml:space="preserve">halshs-00533009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régionale ou mondiale ? Les enjeux de l'intégration monétaire et financière en Asie.</w:t>
+                <w:t xml:space="preserve">Pauvreté et régime de croissance en Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd GARNET Annual Conference, « Mapping Integration and Regionalism in a Global World »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bordeaux,, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR CNRS 2989, « Économie du développement et de la transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00533009v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour Flexibility and productivity: an Inquiry into the Thai Labour Regime</w:t>
               </w:r>
@@ -2585,265 +2585,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04553647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a More Harmonised Asian Approach to Corruption and Illegality in Investment Arbitration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobumichi Teramura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Nottage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobumichi Teramura; Luke Nottage; Bruno Jetin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.423-446, 2024, Asia in Transition, 978-981-99-9302-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04553636v1</w:t>
+                <w:t xml:space="preserve">halshs-04554334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a More Harmonised Asian Approach to Corruption and Illegality in Investment Arbitration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nobumichi Teramura</w:t>
+                <w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luke Nottage</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haingo Ratiarison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Singapore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.423-446, 2024, Asia in Transition, 978-981-99-9302-4. </w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04554334v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04553636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTUAL LEARNING IN ASIA'S ENERGY TRANSITION</w:t>
               </w:r>
@@ -3245,350 +3245,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Asean peut-elle transformer l’Asie du Sud-Est en région intégrée?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Mikic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Asie du Sud-Est 2016. Bilan, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016</w:t>
+              <w:t xml:space="preserve">ASEAN Economic Community. A Model for Asia-wide Regional Integration?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01343918v2</w:t>
+                <w:t xml:space="preserve">hal-03666971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Mikic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASEAN Economic Community. A Model for Asia-wide Regional Integration?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, 2016</w:t>
+              <w:t xml:space="preserve">B. Jetin and M. Mikic (editors, 2016). ASEAN Economic Community 2015: A Model for Asia-Wide Regional Integration?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave McMillan, 2016, 978-1-137-53710-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666971v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03701369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Asie du Sud-Est et les chaînes de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulanger, Eric - Arès, Mathieu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B. Jetin and M. Mikic (editors, 2016). ASEAN Economic Community 2015: A Model for Asia-Wide Regional Integration?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave McMillan, 2016, 978-1-137-53710-2</w:t>
+              <w:t xml:space="preserve">Christophe Colomb découvre enfin l'Asie: Intégration économique, chaînes de valeur et recomposition transpacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athéna, 2016, Economie Politique Internationale, 9782924142295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03701369v1</w:t>
+                <w:t xml:space="preserve">halshs-01343928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Asie du Sud-Est et les chaînes de valeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Asean peut-elle transformer l’Asie du Sud-Est en région intégrée?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Boulanger, Eric - Arès, Mathieu. </w:t>
+              <w:t xml:space="preserve">Abigaël Pesses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christophe Colomb découvre enfin l'Asie: Intégration économique, chaînes de valeur et recomposition transpacifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Athéna, 2016, Economie Politique Internationale, 9782924142295</w:t>
+              <w:t xml:space="preserve">L'Asie du Sud-Est 2016. Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01343928v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3641,216 +3641,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03216411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The US Automobile Market after the &amp;quot;Great Recession&amp;quot;: Back to Business as Usual or Birth of a New Industry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thaïlande : La tentation réactionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Jetin. </w:t>
+              <w:t xml:space="preserve">A. Pesses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Automobile Demand. Vol.1: Major Trends in Mature Economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave/McMillan, pp.10-36, 2015</w:t>
+              <w:t xml:space="preserve">L’Asie du Sud-Est 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes-IRASEC, p 273-292, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03216764v1</w:t>
+                <w:t xml:space="preserve">halshs-02020055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaïlande : La tentation réactionnaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The US Automobile Market after the &amp;quot;Great Recession&amp;quot;: Back to Business as Usual or Birth of a New Industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Pesses. </w:t>
+              <w:t xml:space="preserve">Bruno Jetin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Asie du Sud-Est 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Indes savantes-IRASEC, p 273-292, 2015</w:t>
+              <w:t xml:space="preserve">Global Automobile Demand. Vol.1: Major Trends in Mature Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave/McMillan, pp.10-36, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02020055v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03216764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïlande : vers le point de rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3905,51 +3905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïlande : l'abcès gonfle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Jammes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Asie du Sud-Est 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes-IRASEC, 2013, L'Asie du Sud-est</w:t>
@@ -4131,251 +4131,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financiar o Desenvolvimento por Meio de Impostos Globais: Receitas de um Imposto sobre Transações Cambiais</w:t>
+                <w:t xml:space="preserve">Industrial upgrading and Educational upgrading: two critical issues for Thailand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalização para todos: taxação solidária sobre os fluxos financeiros internacionais.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-150, 2010</w:t>
+              <w:t xml:space="preserve">Sustainability of Thailand's Competitiveness: The Policy Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03188404v1</w:t>
+                <w:t xml:space="preserve">halshs-01995547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial upgrading and Educational upgrading: two critical issues for Thailand.</w:t>
+                <w:t xml:space="preserve">Financing development with global taxes: Fiscal revenues of a currency transaction tax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcos Antônio Macedo Cintra, Giorgio Romano Schutte e André Rego Viana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability of Thailand's Competitiveness: The Policy Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Globalização para todos : taxação solidária sobre os fluxos financeiros internacionais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituto de Pesquisa Econômica Aplicada (IPEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-85-7811-047-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01995547v1</w:t>
+                <w:t xml:space="preserve">halshs-01995239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financing development with global taxes: Fiscal revenues of a currency transaction tax</w:t>
+                <w:t xml:space="preserve">Financiar o Desenvolvimento por Meio de Impostos Globais: Receitas de um Imposto sobre Transações Cambiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalização para todos : taxação solidária sobre os fluxos financeiros internacionais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globalização para todos: taxação solidária sobre os fluxos financeiros internacionais.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-150, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instituto de Pesquisa Econômica Aplicada (IPEA)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01995239v1</w:t>
+                <w:t xml:space="preserve">halshs-03188404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies of internationalization of Automobile firms in the new century: A new leap forward?</w:t>
               </w:r>
@@ -4583,173 +4583,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internationalization of American and Asian Automobile Firms: A Statistical Comparison with the European Companies.</w:t>
+                <w:t xml:space="preserve">How can a Currency Transaction Tax Stabilize Foreign Exchange Markets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Freyssenet, K. Shimizu and G. Volpato (editors). </w:t>
+              <w:t xml:space="preserve">J. Weaver, J. Baker and R. Dodd (editors):. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization or Regionalization of the American and Asian Car Industry?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan,, 2003</w:t>
+              <w:t xml:space="preserve">“Debating the Tobin Tax, New Rules for Global Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03208997v2</w:t>
+                <w:t xml:space="preserve">halshs-03211712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a Currency Transaction Tax Stabilize Foreign Exchange Markets?</w:t>
+                <w:t xml:space="preserve">The Internationalization of American and Asian Automobile Firms: A Statistical Comparison with the European Companies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Weaver, J. Baker and R. Dodd (editors):. </w:t>
+              <w:t xml:space="preserve">M. Freyssenet, K. Shimizu and G. Volpato (editors). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Debating the Tobin Tax, New Rules for Global Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Globalization or Regionalization of the American and Asian Car Industry?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan,, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03211712v1</w:t>
+                <w:t xml:space="preserve">halshs-03208997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tobin Tax and the Regulation of Capital Movements.</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5226C47"/>
+    <w:nsid w:val="7A8D7E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5712,51 +5712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1354-5291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068668597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10059315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae34-2o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae33-3n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin Kurt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1202774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227139v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/ber048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyssenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1998.5246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1987.4489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1774392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2020.108584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244032v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin-Kurt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Su" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531805v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-97-6926-1#bibliographic-information" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_17#copyright-information" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_4#copyright-information" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_1#copyright-information" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Teramura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Nottage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-99-9303-1#about-this-book" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFoJz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irasec.com/ouvrage145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343918v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mikic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merlinpress.co.uk/page/backlist?act=search&amp;amp;find=Loong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipea.gov.br/portal/index.php?option=com_content&amp;amp;view=article&amp;amp;id=1461" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulikabooks.wordpress.com/catalogue-2/recent-titles/economics-and-environment-studies/after-crisis/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208997v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055135v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Denys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1354-5291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068668597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10059315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae34-2o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae33-3n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin Kurt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1202774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227139v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/ber048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyssenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1998.5246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1987.4489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1774392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2020.108584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244032v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin-Kurt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Su" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531805v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-97-6926-1#bibliographic-information" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_17#copyright-information" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_4#copyright-information" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_1#copyright-information" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Teramura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Nottage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-99-9303-1#about-this-book" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFoJz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irasec.com/ouvrage145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mikic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343918v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merlinpress.co.uk/page/backlist?act=search&amp;amp;find=Loong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipea.gov.br/portal/index.php?option=com_content&amp;amp;view=article&amp;amp;id=1461" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulikabooks.wordpress.com/catalogue-2/recent-titles/economics-and-environment-studies/after-crisis/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208997v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055135v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Denys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>