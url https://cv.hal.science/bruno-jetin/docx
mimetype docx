--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1229,196 +1229,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage-led demand as a rebalancing strategy for economic growth in China</w:t>
+                <w:t xml:space="preserve">Who will control the electric vehicle market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Reyes-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envisioning the Economy of the Future and the Future of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01603477.2020.1774392⟩</w:t>
+              <w:t xml:space="preserve">27th International GERPISA Conference, Paradigm shift? The Automotive Industry in Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERPISA, Jun 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijatm.2020.108584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03193667v1</w:t>
+                <w:t xml:space="preserve">halshs-03193666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who will control the electric vehicle market</w:t>
+                <w:t xml:space="preserve">Wage-led demand as a rebalancing strategy for economic growth in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Reyes-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International GERPISA Conference, Paradigm shift? The Automotive Industry in Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERPISA, Jun 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">Envisioning the Economy of the Future and the Future of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP-IIPPE International Conference, Jul 2019, Lille, France. pp.341-366, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijatm.2020.108584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01603477.2020.1774392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03193666v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development gaps in the ASEAN process of regionalisation: mid-term prospects for their reduction. Paper presented at the SASE conference: Global Reordering: Prospects for Equality, Democracy and</w:t>
               </w:r>
@@ -2464,51 +2464,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04965807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bribery and Other Serious Investor Misconduct in Asian International Arbitration</w:t>
+                <w:t xml:space="preserve">Towards a More Harmonised Asian Approach to Corruption and Illegality in Investment Arbitration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobumichi Teramura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Nottage</w:t>
@@ -2529,321 +2529,321 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nobumichi Teramura; Luke Nottage; Bruno Jetin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.1 - 36, 2024, Asia in Transition, 978-981-99-9302-4. </w:t>
+                <w:t xml:space="preserve">Springer Nature Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.423-446, 2024, Asia in Transition, 978-981-99-9302-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04553647v1</w:t>
+                <w:t xml:space="preserve">halshs-04554334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a More Harmonised Asian Approach to Corruption and Illegality in Investment Arbitration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nobumichi Teramura</w:t>
+                <w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luke Nottage</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haingo Ratiarison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_16⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04554334v1</w:t>
+                <w:t xml:space="preserve">halshs-04553636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bribery and Other Serious Investor Misconduct in Asian International Arbitration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobumichi Teramura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Nottage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jetin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobumichi Teramura; Luke Nottage; Bruno Jetin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t>
+              <w:t xml:space="preserve">, pp.1 - 36, 2024, Asia in Transition, 978-981-99-9302-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04553636v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04553647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTUAL LEARNING IN ASIA'S ENERGY TRANSITION</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A8D7E30"/>
+    <w:nsid w:val="F304C7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5712,51 +5712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1354-5291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068668597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10059315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae34-2o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae33-3n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin Kurt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1202774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227139v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/ber048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyssenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1998.5246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1987.4489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1774392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2020.108584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244032v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin-Kurt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Su" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531805v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-97-6926-1#bibliographic-information" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_17#copyright-information" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_4#copyright-information" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_1#copyright-information" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Teramura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Nottage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-99-9303-1#about-this-book" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFoJz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irasec.com/ouvrage145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mikic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343918v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merlinpress.co.uk/page/backlist?act=search&amp;amp;find=Loong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipea.gov.br/portal/index.php?option=com_content&amp;amp;view=article&amp;amp;id=1461" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulikabooks.wordpress.com/catalogue-2/recent-titles/economics-and-environment-studies/after-crisis/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208997v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055135v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Denys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1354-5291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068668597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10059315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae34-2o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae33-3n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin Kurt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1202774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227139v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/ber048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyssenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1998.5246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1987.4489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2020.108584" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Ortiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1774392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244032v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin-Kurt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Su" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531805v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-97-6926-1#bibliographic-information" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_17#copyright-information" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_4#copyright-information" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_1#copyright-information" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Teramura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Nottage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFoJz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-99-9303-1#about-this-book" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irasec.com/ouvrage145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mikic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343918v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merlinpress.co.uk/page/backlist?act=search&amp;amp;find=Loong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipea.gov.br/portal/index.php?option=com_content&amp;amp;view=article&amp;amp;id=1461" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulikabooks.wordpress.com/catalogue-2/recent-titles/economics-and-environment-studies/after-crisis/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208997v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055135v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Denys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>