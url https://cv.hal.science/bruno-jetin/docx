--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -1,5426 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5374 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Jetin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1354-5291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068668597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=YhVVe0QAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric batteries and critical materials dependency: a geopolitical analysis of the USA and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2023.10059315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASEAN Economic Community: the shift from absolute to relative poverty, and the rise of the middle class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business and Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production networks of the Asian automobile industry: Regional or global?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automobile Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of : &amp;quot;Unequal Thailand: Aspects of Income, Wealth and Power&amp;quot;. Edited by Pasuk Phongpaichit and Chris Baker. NUS Press Singapore, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.427 - 428. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1355/ae34-2o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ASEAN Economic Community. A conceptual Approach. By Jacques Pelkmans. Cambridge, UK: Cambridge University Press, 2016. Pp 231.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.426 - 427. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1355/ae33-3n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional income distribution and growth in Thailand: A post Keynesian econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Ekin Kurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (3), pp.334-360. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01603477.2016.1202774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Income, Labour Productivity and Competitiveness: Is the Thai Labour Regime Sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (4), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cje/ber048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deregulation of employment and finance: the Big Three in crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Freyssenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Three : le piège de la « libéralisation » salariale et financière se referme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Freyssenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du GERPISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COGNITIVE INTERNATIONAL DIVISION OF LABOUR HYPOTHESIS: WHAT POSSIBLE EFFECTS FOR THAI LABOUR AND EDUCATION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (1-2), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du travail en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (154), pp.403-423. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tiers.1998.5246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture inflationniste : présentation du débat sur l'« inflation inertielle » en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 28 (109), pp.139-156. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tiers.1987.4489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade linkages and supply chains of Personal Protective Equipment (PPE) and vaccines in ASEAN during the COVID-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium of the Network of ASEAN-China Academic Institutes (NACAI), “Trade linkages and supply chains resilience: Navigating the COVID-19 new normal”?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network of ASEAN-China Academic Institutes (NACAI), Oct 2021, Gadong, Brunei</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage-led demand as a rebalancing strategy for economic growth in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reyes-Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envisioning the Economy of the Future and the Future of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP-IIPPE International Conference, Jul 2019, Lille, France. pp.341-366, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01603477.2020.1774392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who will control the electric vehicle market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International GERPISA Conference, Paradigm shift? The Automotive Industry in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERPISA, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijatm.2020.108584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development gaps in the ASEAN process of regionalisation: mid-term prospects for their reduction. Paper presented at the SASE conference: Global Reordering: Prospects for Equality, Democracy and</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE conference: Global Reordering: Prospects for Equality, Democracy and Justice, 23-25 June 2018, Doshisha University, Kyoto, Japan.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01875902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced distribution of income and Unbalanced Chinese Growth: Single Equation Estimations Based on Bhaduri/Marglin Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Ekin-Kurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political economy and the outlook for capitalism. Conference organised by AHE, IIPPE and AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03244032v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing development with global taxes: Fiscal revenues of a currency transaction tax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement du développement : leçons et perspectives pour une relance économique dans un monde en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté et régime de croissance en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CNRS 2989, « Économie du développement et de la transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531805v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionale ou mondiale ? Les enjeux de l'intégration monétaire et financière en Asie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GARNET Annual Conference, « Mapping Integration and Regionalism in a Global World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour Flexibility and productivity: an Inquiry into the Thai Labour Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing Global Labour Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6th Asian Regional Congress of the Industrial Relations Association (IIRA), Apr 2007, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00534523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Integration and Common Payment Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Plihon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and Financial Regional Integration: Lessons from the East Asian and European experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, La Plaine Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunei Darussalam’s Economic Transition in a Shifting Global Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2025, Asia in Transition, Bruno Jetin, 978-981-97-6926-1. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-6926-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04965913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies d'échelle et économies de variété dans les PVD : Le cas des industries automobiles brésilienne et sud-coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, pp.71-94, 1994, Actes du GERPISA, Michel Freyssenet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Moving Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brunei Darussalam’s Economic Transition in a Shifting Global Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-375, 2025, Asia in Transition, 978-981-97-6926-1. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-6926-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04965841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic Trends, Employment and Diversification in Brunei Darussalam: An International Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brunei Darussalam’s Economic Transition in a Shifting Global Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-94, 2025, Asia in Transition, 978-981-97-6926-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-6926-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04965740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Brunei Darussalam’s Economy—Transition towards Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brunei Darussalam’s Economic Transition in a Shifting Global Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2025, Asia in Transition, 978-981-97-6926-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-6926-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04965807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bribery and Other Serious Investor Misconduct in Asian International Arbitration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobumichi Teramura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Nottage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nobumichi Teramura; Luke Nottage; Bruno Jetin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 36, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a More Harmonised Asian Approach to Corruption and Illegality in Investment Arbitration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobumichi Teramura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Nottage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nobumichi Teramura; Luke Nottage; Bruno Jetin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-446, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingo Ratiarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUTUAL LEARNING IN ASIA'S ENERGY TRANSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langui Wang; Jianglin Zhao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exchanges and Mutual Learning Among Asian Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-293, 2023, Research Series on the Chinese dream and China's development path, 978-981-19-7164-8. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-7165-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ASEAN et l'Union Européenne face au défi des nouvelles routes de la soie: division ou cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Charles-Le Bihan, Joël Lebullenger and Nguyen Minh Hang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diplomatie commerciale de l’Union européenne en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles routes de la soie et investissements chinois en Asie du sud-est : gagnant-gagnant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Cabasset, Claire Thi-Liên Tran,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie du sud-est 2019 : Bilan, enjeux et perspectives 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes-IRASEC, pp.91-109, 2019, 9782355960703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Policy of Small States: The Case of Brunei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Chaisse and L. Nottage, (editors): “International Investment Treaties and Arbitration Across Asia”. Brill Editors, Leiden and Boston.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.384-410, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes moyennes de l’Asie du sud-est : entre démocratie et autoritarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigaël Pesses et Claire Thi-Liên Tran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie du Sud-Est 2018. Bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de Recherche sur l'Asie du Sud-Est Contemporain (IRASEC); Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84654-489-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asean peut-elle transformer l’Asie du Sud-Est en région intégrée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigaël Pesses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est 2016. Bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Mikic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASEAN Economic Community. A Model for Asia-wide Regional Integration?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Mikic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B. Jetin and M. Mikic (editors, 2016). ASEAN Economic Community 2015: A Model for Asia-Wide Regional Integration?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan, 2016, 978-1-137-53710-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud-Est et les chaînes de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulanger, Eric - Arès, Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Colomb découvre enfin l'Asie: Intégration économique, chaînes de valeur et recomposition transpacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athéna, 2016, Economie Politique Internationale, 9782924142295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Jetin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Automobile Demand. Vol.1: Major Trends in Mature Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Palgrave McMillan, pp.1-9, 2015, Global Automobile Demand. Vol.1: Major Trends in Mature Economies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande : La tentation réactionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pesses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud-Est 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes-IRASEC, p 273-292, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The US Automobile Market after the &amp;quot;Great Recession&amp;quot;: Back to Business as Usual or Birth of a New Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Jetin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Automobile Demand. Vol.1: Major Trends in Mature Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave/McMillan, pp.10-36, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande : vers le point de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Robinne; J. Jammes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie du Sud-ESt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes-IRASEC, pp.319-346, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande : l'abcès gonfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Jammes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes-IRASEC, 2013, L'Asie du Sud-est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tobin tax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Juergensmeyer; H.K. Anheier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Global Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of China in the global capitalist economy: an unavoidable rise or a possible decline?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Loong Yu; Bai Ruixe; Bruno Jetin; Pierre Rousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Rise: Strength and Fragility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-107, 2012, China’s Rise: Strength and Fragility, 978-0850366372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financiar o Desenvolvimento por Meio de Impostos Globais: Receitas de um Imposto sobre Transações Cambiais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalização para todos: taxação solidária sobre os fluxos financeiros internacionais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-150, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial upgrading and Educational upgrading: two critical issues for Thailand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of Thailand's Competitiveness: The Policy Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing development with global taxes: Fiscal revenues of a currency transaction tax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcos Antônio Macedo Cintra, Giorgio Romano Schutte e André Rego Viana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalização para todos : taxação solidária sobre os fluxos financeiros internacionais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto de Pesquisa Econômica Aplicada (IPEA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-85-7811-047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of internationalization of Automobile firms in the new century: A new leap forward?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Automobile Revolution. Trajectories of the World Carmakers in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years after the crisis: A bright future for capitalism in Thailand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jayati Ghosh &amp; C.P. Chandrasekhar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After the crisis: Adjustment, Recovery and Fragility in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-81-89487-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement économique de la Thaïlande est-il socialement soutenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Dovert, J. Ivanoff, (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaïlande contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes-IRASEC, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internationalization of American and Asian Automobile Firms: A Statistical Comparison with the European Companies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Freyssenet, K. Shimizu and G. Volpato (editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization or Regionalization of the American and Asian Car Industry?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan,, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03208997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a Currency Transaction Tax Stabilize Foreign Exchange Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Weaver, J. Baker and R. Dodd (editors):. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Debating the Tobin Tax, New Rules for Global Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tobin Tax and the Regulation of Capital Movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Brunhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walden Bello, Nicola Bullard, and Anju Malhotra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Finance. New Thinking on Regulating Speculative Capital Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zed Books, pp.195-214, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxe Tobin : une mesure forte contre l’instabilité financière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Brunhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pièges de la finance mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation ou frustration: deux exemples de politique de mobilisation des salariés dans l'industrie automobile brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Frontiers in Asia-Pacific Trade, Investment and International Business Dispute Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Nottage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will the COVID-19 pandemic affect the regions? A comparative analysis of the EU and ASEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we implement today a Multilateral and Multi-jurisdictional Tax on Financial Transactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Persaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Leading Group for Innovative Financement for Development; Groupe Pilote sur les financements innovants pour le développement. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready for Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEED. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04967267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5481,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F304C7A0"/>
+    <w:nsid w:val="AE9742DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5712,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1354-5291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068668597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10059315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae34-2o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae33-3n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin Kurt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1202774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227139v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/ber048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyssenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1998.5246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1987.4489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2020.108584" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Ortiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1774392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244032v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin-Kurt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Su" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531805v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-97-6926-1#bibliographic-information" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_17#copyright-information" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_4#copyright-information" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_1#copyright-information" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Teramura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Nottage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFoJz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-99-9303-1#about-this-book" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irasec.com/ouvrage145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mikic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343918v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merlinpress.co.uk/page/backlist?act=search&amp;amp;find=Loong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipea.gov.br/portal/index.php?option=com_content&amp;amp;view=article&amp;amp;id=1461" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulikabooks.wordpress.com/catalogue-2/recent-titles/economics-and-environment-studies/after-crisis/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208997v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055135v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Denys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1354-5291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068668597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=YhVVe0QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381144v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10059315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae34-2o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/ae33-3n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin Kurt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1202774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227139v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/ber048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyssenet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1998.5246" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1987.4489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1774392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2020.108584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244032v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ekin-Kurt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Su" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531805v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-97-6926-1#bibliographic-information" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_17#copyright-information" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_4#copyright-information" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-97-6926-1_1#copyright-information" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6926-1_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Teramura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Nottage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-99-9303-1#about-this-book" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFoJz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7165-5_43" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5196" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irasec.com/ouvrage145" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343918v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mikic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merlinpress.co.uk/page/backlist?act=search&amp;amp;find=Loong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipea.gov.br/portal/index.php?option=com_content&amp;amp;view=article&amp;amp;id=1461" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulikabooks.wordpress.com/catalogue-2/recent-titles/economics-and-environment-studies/after-crisis/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208997v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055135v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Denys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>