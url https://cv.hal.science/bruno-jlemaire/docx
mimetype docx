--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -442,347 +442,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
+                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Felipe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-135-2024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.124032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570502v1</w:t>
+                <w:t xml:space="preserve">hal-04564716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Lorke</w:t>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Jodeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 351, pp.124032. </w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.135-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-135-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564716v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Technique for Resolving Benthic Solute Fluxes: Evaluation of Conditional Sampling Using Aquatic Relaxed Eddy Accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -846,51 +846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the thermal regime of poorly monitored reservoirs with a combined satellite and three-dimensional modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Sharaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenlu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.2245-2259. </w:t>
@@ -1123,77 +1123,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.439-456. </w:t>
@@ -1225,563 +1225,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lake surface temperature retrieval from Landsat-8 and retrospective analysis in Karaoun Reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+                <w:t xml:space="preserve">Mariano Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hulot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tambosco</w:t>
+                <w:t xml:space="preserve">Claudia Giardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (04), pp.044505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.13.044505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250028v1</w:t>
+                <w:t xml:space="preserve">hal-02358805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 148 (1), pp.504 - 514. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve">, 2019, 148, pp.504-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919202v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Urban Stormwater Runoff on Cyanobacteria Dynamics in A Tropical Urban Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Water Quality and Ecosystems in Times of Climate Change, 11 (5), pp.946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w11050946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake surface temperature retrieval from Landsat-8 and retrospective analysis in Karaoun Reservoir, Lebanon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariano Bresciani</w:t>
+                <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Giardino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.13.044505⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148 (1), pp.504 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358805v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Local and Regional Scales in Shaping Mycobacterial Abundance in Freshwater Lakes</w:t>
               </w:r>
@@ -1940,64 +1940,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.11. </w:t>
@@ -2029,749 +2029,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the successful use of a simplified model to simulate the succession of toxic cyanobacteria in a hypereutrophic reservoir with a highly fluctuating water level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (26), pp.20934-20948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9723-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636520v1</w:t>
+                <w:t xml:space="preserve">hal-01592944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term forecasting of cyanobacteria blooms in Yuqiao reservoir, China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yinghao Li</w:t>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017015⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, pp.415 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578787v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward relaxed eddy accumulation measurements of sediment-water exchange in aquatic ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Short-term forecasting of cyanobacteria blooms in Yuqiao reservoir, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074625⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.35 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592668v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of a 3D Hydrodynamic Model Using High Temporal Resolution Measurements in a Shallow Urban Lake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Toward relaxed eddy accumulation measurements of sediment-water exchange in aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Noss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (4), pp.309-322. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (17), pp.8901-8909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-017-9548-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770079v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the successful use of a simplified model to simulate the succession of toxic cyanobacteria in a hypereutrophic reservoir with a highly fluctuating water level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Performance Assessment of a 3D Hydrodynamic Model Using High Temporal Resolution Measurements in a Shallow Urban Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Atoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamal Slim</w:t>
+                <w:t xml:space="preserve">José Scarati Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (26), pp.20934-20948. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.309-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9723-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-017-9548-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592944v1</w:t>
+                <w:t xml:space="preserve">hal-01770079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem da Lagoa da Pampulha: uma ferramenta para avaliar o impacto da bacia hidrográfica na dinâmica do fitoplâncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (1), pp.95 - 108. </w:t>
@@ -2809,103 +2809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of cyanobacteria monitoring methods in a tropical reservoir by in vivo and in situ spectrofluorometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Figueredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.79-87. </w:t>
@@ -2956,64 +2956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors associated with phytoplankton succession in a Mediterranean reservoir with a highly fluctuating water level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la matière organique produite dans les bassins de rétention des eaux pluviales sur la spéciation les éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,542 +3201,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming as a driving factor for cyanobacterial blooms in Lake Karaoun, Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term temperature evolution in a deep sub-alpine lake, Lake Bourget, France: how a one-dimensional model improves its trend assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Slim,</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2013.822328⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, European Large Lakes III. Large lakes under changing environmental conditions, 731 (1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-014-1818-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845813v1</w:t>
+                <w:t xml:space="preserve">hal-00967616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term temperature evolution in a deep sub-alpine lake, Lake Bourget, France: how a one-dimensional model improves its trend assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">First assessment of the ecological status of Karaoun reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Amacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-014-1818-4⟩</w:t>
+              <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lre.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967616v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the toxin cylindrospermopsin and the cyanobacterium Chrysosporum (Aphanizomenon) ovalisporum in a mediterranean eutrophic reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (11), pp.3041-3057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins6113041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of the ecological status of Karaoun reservoir, Lebanon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Global warming as a driving factor for cyanobacterial blooms in Lake Karaoun, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nabil Amacha</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (2), pp.142-157. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (10-12), pp.2094-2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lre.12058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2013.822328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238365v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the risk of cyanobacterial occurrence using an index integrating meteorological factors: Application to drinking water production</w:t>
               </w:r>
@@ -3895,64 +3895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chebbo Ghassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (12), pp.2445-52. </w:t>
@@ -4003,64 +4003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency monitoring of phytoplankton dynamics within the European water framework directive: application to metalimnetic cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical capacity and transit times on the Seine-Scheldt waterway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal Seine-Nord Europe: canal alignment and longitudinal profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Waffelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,51 +4961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (4), pp.403-407. </w:t>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,90 +5213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
@@ -5325,51 +5325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle hydrologique ouvert pour évaluer l’impact cumulé des petites retenues dans un bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,90 +5463,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marziye Molazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
@@ -5584,51 +5584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of multiple small reservoirs on low-water streamflows: a sensitivity analysis using airGRiwrm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,77 +5735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marziye Molazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
@@ -5828,394 +5828,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena de Moura Contente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clercin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707118v1</w:t>
+                <w:t xml:space="preserve">hal-04216169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03707549v1</w:t>
+                <w:t xml:space="preserve">hal-03707118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena de Moura Contente</w:t>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Clercin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Bezerra</w:t>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-7487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216169v1</w:t>
+                <w:t xml:space="preserve">hal-03707549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and three-dimensional modelling for the spatial assessment of water quality in a semi-arid reservoir (Karaoun, Lebanon)</w:t>
               </w:r>
@@ -6227,51 +6227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Sharaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,77 +6335,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subaquatic Relaxed Eddy Accumulation: A new technique to resolve benthic solute fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6566,1261 +6566,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated calibration strategies in ecological modeling using high-frequency in situ data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing the water quality of a Mediterranean Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294366v1</w:t>
+                <w:t xml:space="preserve">hal-02294337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring of phytoplankton and cyanobacteria in a small urban lake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lenora Ludolf Gomes</w:t>
+                <w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando M. Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294427v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemac3D for aquatic ecological modelling: calibration of the coupled ecological library AED2</w:t>
+                <w:t xml:space="preserve">Automated calibration strategies in ecological modeling using high-frequency in situ data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Casenave</w:t>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telemac-Mascaret Users conference (TUC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221686v1</w:t>
+                <w:t xml:space="preserve">hal-02294366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-frequency monitoring of phytoplankton and cyanobacteria in a small urban lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenora Ludolf Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José R. Scarati Martins</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919150v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling 40 years of water temperature of a small shallow lake. Is there any trend in stratification and mixing regime?</w:t>
+                <w:t xml:space="preserve">Telemac3D for aquatic ecological modelling: calibration of the coupled ecological library AED2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAKE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRM, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Telemac-Mascaret Users conference (TUC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373009v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t>
+                <w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenlu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José R. Scarati Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.334-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368276v1</w:t>
+                <w:t xml:space="preserve">hal-01919150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing the water quality of a Mediterranean Reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modelling 40 years of water temperature of a small shallow lake. Is there any trend in stratification and mixing regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamal Slim</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">LAKE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRM, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294337v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t>
+              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328592v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing water quality in Karaoun Reservoir, Lebanon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stratification and mixing regime of a shallow polymictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France</w:t>
+              <w:t xml:space="preserve">5. IAHR Europe Congress – New challenges in hydraulic research and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Jun 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919879v1</w:t>
+                <w:t xml:space="preserve">hal-02789786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacteria dynamics: Comparison of two different ecological modeling approaches</w:t>
+                <w:t xml:space="preserve">Régime thermique d'un lac urbain en Île-de-France : quelle évolution sur les trois dernières décennies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Harmful Algae - ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962452v1</w:t>
+                <w:t xml:space="preserve">hal-01919722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE ET PRÉVISION AUTOMATIQUE DES RISQUES SANITAIRES DANS LES PLANS D'EAU EN MILIEU URBAIN</w:t>
               </w:r>
@@ -7845,64 +7849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDHU2018 : 8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. pp.6 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7921,648 +7925,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of three-dimensional modelling to assess the spatial and temporal dynamics of cyanobacteria in a Mediterranean reservoir</w:t>
+                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing water quality in Karaoun Reservoir, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Sharaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919882v1</w:t>
+                <w:t xml:space="preserve">hal-01919879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low cost optical sensor and of a drone system for the monitoring of cyanobacteria in freshwater ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
+                <w:t xml:space="preserve">Cyanobacteria dynamics: Comparison of two different ecological modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Harmful Algae (ICHA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSHA, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">18. International Conference on Harmful Algae - ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960965v1</w:t>
+                <w:t xml:space="preserve">hal-01962452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic monitoring and modelling system of cyanobacteria dynamics in urban water bodies with high-frequency measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Use of three-dimensional modelling to assess the spatial and temporal dynamics of cyanobacteria in a Mediterranean reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian les Bains, France</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919062v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime thermique d'un lac urbain en Île-de-France : quelle évolution sur les trois dernières décennies ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Development of a low cost optical sensor and of a drone system for the monitoring of cyanobacteria in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Harmful Algae (ICHA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSHA, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919722v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification and mixing regime of a shallow polymictic lake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An automatic monitoring and modelling system of cyanobacteria dynamics in urban water bodies with high-frequency measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yi Hong</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IAHR Europe Congress – New challenges in hydraulic research and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHR, Jun 2018, Trento, Italy</w:t>
+              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789786v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Short-term cyanobacterial Dynamics in a small urban Lake using a coupled hydrodynamicecological three-dimensional model</w:t>
               </w:r>
@@ -8587,64 +8587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, Nice, France</w:t>
@@ -8686,77 +8686,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of trace-metal bioavailability in an urban tropical lake, Lake Pampulha, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8798,64 +8798,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and predicting cyanobacteria blooms in a small urban lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8923,77 +8923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Relaxed Eddy Accumulation Measurements of Fluxes at the Sediment-Water Interface in Aquatic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Workshop on Physical Processes in Natural Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9031,77 +9031,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation tridimensionnelle du lac de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du SOERE OLA « Modélisation des écosystèmes lacustres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des lacs alpins, Feb 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9126,90 +9126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of catchment land-use on cyanobacteria blooms in an urban tropical lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9264,77 +9264,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9370,454 +9370,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un drone pour la surveillance des proliférations phytoplanctoniques dans les milieux aquatiques lentiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Derkx</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+                <w:t xml:space="preserve">José Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mendes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drones et hydraulique : les drones au service des métiers de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Apr 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329216v1</w:t>
+                <w:t xml:space="preserve">hal-01225584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban stormwater runoff impacts on the ecosystem of a tropical lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasandra Poague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo de Oliveira Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research Jun 2015, Delft, Netherlands. pp.849-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing regime of a shallow urban lake, Lake Créteil, France: measurements and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Workshop on Physical Processes in Natural Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9836,618 +9836,618 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billings Reservoir hydrodynamics: key to sustainable management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Modelling of the inter-annual variability of the mixing regime in a shallow urban lake: Lake Créteil, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Un drone pour la surveillance des proliférations phytoplanctoniques dans les milieux aquatiques lentiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
+              <w:t xml:space="preserve">Drones et hydraulique : les drones au service des métiers de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Apr 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225461v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-Modelling of the inter-annual variability of the mixing regime in a shallow urban lake: Lake Créteil, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, NA, France. 1 p</w:t>
+              <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228846v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+                <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béguinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alves de Sousa</w:t>
+                <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Mendes dos Santos</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">JSS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, NA, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225584v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the prediction of the starting point and expansion of phytoplankton blooms in an urban shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Workshop on Physical Processes in Natural Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10610,77 +10610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the seasonal succession of toxic cyanobacteria in Karaoun Reservoir, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10722,90 +10722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Modelling of Lake Pampulha: Assessing the Catchment Impact on Cyanobacteria Dynamics in the Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10841,359 +10841,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multifractal analysis of geophysical time series in the urban lake of Créteil (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mezemate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967634v1</w:t>
+                <w:t xml:space="preserve">hal-00818260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of geophysical time series in the urban lake of Créteil (France).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Schertzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
+              <w:t xml:space="preserve">8th International conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818260v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
@@ -11216,1359 +11216,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des mesures spectrofluorométriques in situ pour suivre la biomasse cyanobactérienne dans un lac urbain tropical : Comparaison avec l'analyse taxonomique et les mesures de chlorophylle-a par spectrophotométrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.T Tran Khac</w:t>
+                <w:t xml:space="preserve">E von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
+              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806158v1</w:t>
+                <w:t xml:space="preserve">hal-00806153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806154v1</w:t>
+                <w:t xml:space="preserve">hal-00806133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Impact of global warming on the thermal functioning of a deep subalpine lake: analysis of Lake Bourget data set and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E von Sperling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">N Belucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">3rd European Large Lakes Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806153v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Mezemate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806133v1</w:t>
+                <w:t xml:space="preserve">hal-00806124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global warming on the thermal functioning of a deep subalpine lake: analysis of Lake Bourget data set and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Growth and succession of phytoplankton groups in Karaoun reservoir (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N Belucci</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Large Lakes Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806160v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">First real-time monitoring system of fresh-water phytoplanctonic microorganisms: the PROLIPHYC system - Application to Grangent reservoir on the Loire river (France) - Le premier système de surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC - Application à la retenue de Grangent sur la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Freissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Dams for A Changing World (ICOLD 2012 Kyoto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission on Large Dams, 2012, Kyoto, Japon. p 249-271, article Q. 92 - R. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806124v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and succession of phytoplankton groups in Karaoun reservoir (Lebanon)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Utilisation des mesures spectrofluorométriques in situ pour suivre la biomasse cyanobactérienne dans un lac urbain tropical : Comparaison avec l'analyse taxonomique et les mesures de chlorophylle-a par spectrophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.T Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806157v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First real-time monitoring system of fresh-water phytoplanctonic microorganisms: the PROLIPHYC system - Application to Grangent reservoir on the Loire river (France) - Le premier système de surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC - Application à la retenue de Grangent sur la Loire (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Duflo</w:t>
+                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+                <w:t xml:space="preserve">G Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dams for A Changing World (ICOLD 2012 Kyoto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commission on Large Dams, 2012, Kyoto, Japon. p 249-271, article Q. 92 - R. 18</w:t>
+              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817820v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interaction between phytoplankton dynamics and trace metal speciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Arcueil, France</w:t>
+              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709659v1</w:t>
+                <w:t xml:space="preserve">hal-00805943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Urban lakes: interaction between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805943v1</w:t>
+                <w:t xml:space="preserve">hal-00709659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Mezemate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Oceania Geosciences Society - American Geophysical Union Joint Assembly,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Singapore, Singapore</w:t>
@@ -12591,191 +12591,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled hydrodynamic biological model for cyanobacteria dynamics in reservoirs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607942v1</w:t>
+                <w:t xml:space="preserve">hal-00674661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Quality Monitoring and Lake Ecosystem Modelling: an Integrated Approach to Assess Cyanobacterial Blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure de Boutray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12811,825 +12841,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675581v1</w:t>
+                <w:t xml:space="preserve">hal-00675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675570v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cyanobacteria dynamics in urban lakes: an integrated approach including watershed hydrologic modelling and high frequency data collection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A coupled hydrodynamic biological model for cyanobacteria dynamics in reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607941v1</w:t>
+                <w:t xml:space="preserve">hal-00607942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI DU PHYTOPLANCTON DANS LES LACS URBAINS A L'AIDE D'UNE BOUEE INSTRUMENTEE : LE CAS DU LAC D'ENGHIEN-LES-BAINS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modelling cyanobacteria dynamics in urban lakes: an integrated approach including watershed hydrologic modelling and high frequency data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Scientifiques de l'Environnement - Reconquête des environnement urbains: les défis du 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Créteil, France</w:t>
+              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608282v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">SUIVI DU PHYTOPLANCTON DANS LES LACS URBAINS A L'AIDE D'UNE BOUEE INSTRUMENTEE : LE CAS DU LAC D'ENGHIEN-LES-BAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
+              <w:t xml:space="preserve">22èmes Journées Scientifiques de l'Environnement - Reconquête des environnement urbains: les défis du 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674610v1</w:t>
+                <w:t xml:space="preserve">hal-00608282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674661v1</w:t>
+                <w:t xml:space="preserve">hal-00674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance en temps réel de la qualité de l'eau des milieux récepteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Franco-Brésiliennes en Hydrologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13654,77 +13654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des efflorescences de cyanobactéries dans les lacs urbains : application au lac d'Enghien-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13779,64 +13779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle simplifié pour un système d'alerte des proliférations algales dans les plans d'eau. Illustration sur le lac de barrage de Grangent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13936,90 +13936,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating microplastics temporal dynamics, driving mechanisms and giving insights on sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14122,51 +14122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14230,51 +14230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14316,77 +14316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental site for high-frequency monitoring and 3D modelling of ecological functioning in small urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14467,77 +14467,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Congress of the International Association of Hydrogeologists (IAH 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14562,77 +14562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère - Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béguinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14687,103 +14687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a multifractal signature of the lake algal proliferation, a multifractal correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezemate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austria. 2013</w:t>
@@ -14838,77 +14838,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mezemate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, France. 2012</w:t>
@@ -14963,51 +14963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15062,103 +15062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Quality in urban lakes: from continuous monitoring to forecasting. Application to cyanobacteria dynamics in Lake Enghien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Viena, Austria. 2011</w:t>
@@ -15187,90 +15187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cyanobacteria blooms in urban lakes. Application to Lake of Enghien-les-Bains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15482,51 +15482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling high-frequency measurements and predictive modelling for monitoring and an early warning system of cyanobacteria blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15534,51 +15534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp Hess. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae 2018 – From Ecosystems to Socioecosystems. Proceedings of the 18th International Conference on Harmful Algae</w:t>
@@ -15650,77 +15650,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenlu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Scarati Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.334-338, 2019, </w:t>
@@ -15797,51 +15797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15924,77 +15924,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of benthic oxygen fluxes by aquatic relaxed eddy accumulation and eddy covariance in different aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16070,64 +16070,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des bassins de rétention sur les micropolluants des eaux pluviales en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16218,64 +16218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16336,64 +16336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16454,64 +16454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16546,64 +16546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'indicateurs et modélisation prédictive des proliférations algales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16696,51 +16696,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurales et magnétiques d'un cristal liquide minéral, les suspensions de goethite (alpha-FeOOH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Paris Sud - Paris XI, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16799,51 +16799,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement physique et biogéochimique des lacs : mesures et modélisation pour la surveillance et l’alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Paris-Est (COMUE), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16951,51 +16951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D2B9092"/>
+    <w:nsid w:val="A1AC29C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17182,51 +17182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jlemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0227-0106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071541454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.lemaire@agroparistech.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroparistech.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leesu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.jouy.inrae.fr/hycar/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-koblenz-landau.de/en/campus-landau/faculty7/environmental-sciences/uphys-en/uphys-en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2021.1913937" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.09.055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050946" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02358805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Bresciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giardino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.044505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01578787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074625" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9723-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Figueredo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Viana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4852-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.822328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1818-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6113041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lre.12058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ndong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Quang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure de Boutray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Zamyadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.02.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.779" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00642853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Vu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calzas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9446-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambreuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaniewski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourplanche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deleu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waffelaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Guarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lemaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jamet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10078-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK2KH4VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.267801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dozov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10079-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-521MJDD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.125507" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl010090l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216165v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01962452v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960965v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919062v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Philippe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919722v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329216v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasandra Poague" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225525v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezemate" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Tran Khac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806160v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belucci" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806124v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezemate" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rambach" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806157v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Freissinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cabal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duflo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806137v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607941v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608282v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758446v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818308v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806273v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezemate" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rambach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674652v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Escoffier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817834v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766532v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freissinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766533v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766530v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766535v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002172v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03740490v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jlemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0227-0106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071541454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.lemaire@agroparistech.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroparistech.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leesu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.jouy.inrae.fr/hycar/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-koblenz-landau.de/en/campus-landau/faculty7/environmental-sciences/uphys-en/uphys-en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2021.1913937" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02358805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Bresciani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giardino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.044505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.09.055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9723-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01578787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Figueredo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Viana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4852-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1818-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lre.12058" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6113041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim," TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.822328" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ndong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Quang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure de Boutray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Zamyadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.02.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.779" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00642853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Vu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calzas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9446-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambreuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaniewski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourplanche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deleu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waffelaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Guarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lemaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jamet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10078-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK2KH4VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.267801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dozov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10079-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-521MJDD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.125507" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl010090l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216165v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294337v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919722v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919879v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01962452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919882v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Philippe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasandra Poague" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225469v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225461v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezemate" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belucci" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezemate" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rambach" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806157v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817820v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Freissinet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cabal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duflo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806158v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Tran Khac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709659v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806137v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607942v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607941v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608282v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758446v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818308v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806273v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezemate" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rambach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674652v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Escoffier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817834v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766532v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freissinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766533v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766530v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766535v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002172v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03740490v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>