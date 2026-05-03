--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -308,295 +308,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t>
+                <w:t xml:space="preserve">Exploring future water resources and uses considering water demand scenarios and climate change for the French Sèvre Nantaise basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M V Soares</w:t>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Casenave</w:t>
+                <w:t xml:space="preserve">Laurent Mounereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Aaron Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (7), pp.1915-1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-1915-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727996v1</w:t>
+                <w:t xml:space="preserve">hal-05600608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
+                <w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Breton</w:t>
+                <w:t xml:space="preserve">Laura M V Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Lorke</w:t>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Jodeau</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 351, pp.124032. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564716v1</w:t>
+                <w:t xml:space="preserve">hal-04727996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
               </w:r>
@@ -693,4490 +693,4490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Technique for Resolving Benthic Solute Fluxes: Evaluation of Conditional Sampling Using Aquatic Relaxed Eddy Accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023EA003041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.124032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210710v1</w:t>
+                <w:t xml:space="preserve">hal-04564716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the thermal regime of poorly monitored reservoirs with a combined satellite and three-dimensional modeling approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamal Slim</w:t>
+                <w:t xml:space="preserve">A New Technique for Resolving Benthic Solute Fluxes: Evaluation of Conditional Sampling Using Aquatic Relaxed Eddy Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Noss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20442041.2021.1913937⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.e2023EA003041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023EA003041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408367v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the thermal regime of poorly monitored reservoirs with a combined satellite and three-dimensional modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenlu Li</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.302-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2021.1913937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116512v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of small and shallow lakes to climate change: new insights from hindcast modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Casenave</w:t>
+                <w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenlu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-2020-51⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.2245-2259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116508v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake surface temperature retrieval from Landsat-8 and retrospective analysis in Karaoun Reservoir, Lebanon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Giardino</w:t>
+                <w:t xml:space="preserve">The response of small and shallow lakes to climate change: new insights from hindcast modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.439-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-2020-51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.13.044505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358805v1</w:t>
+                <w:t xml:space="preserve">hal-03116508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Urban Stormwater Runoff on Cyanobacteria Dynamics in A Tropical Urban Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+                <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tambosco</w:t>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Water Quality and Ecosystems in Times of Climate Change, 11 (5), pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11050946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250028v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Urban Stormwater Runoff on Cyanobacteria Dynamics in A Tropical Urban Lake</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Giani</w:t>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11050946⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148 (1), pp.504 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121819v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tambosco</w:t>
+                <w:t xml:space="preserve">Lake surface temperature retrieval from Landsat-8 and retrospective analysis in Karaoun Reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Giardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (04), pp.044505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.13.044505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919202v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Local and Regional Scales in Shaping Mycobacterial Abundance in Freshwater Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Therial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (4), pp.834-846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-017-1088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Monitoring System for High-Frequency Measuring and Real-Time Management of Cyanobacterial Blooms in Urban Water Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr6020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the successful use of a simplified model to simulate the succession of toxic cyanobacteria in a hypereutrophic reservoir with a highly fluctuating water level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Short-term forecasting of cyanobacteria blooms in Yuqiao reservoir, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamal Slim</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9723-9⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.35 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592944v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Kerimoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 359, pp.415 - 433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term forecasting of cyanobacteria blooms in Yuqiao reservoir, China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward relaxed eddy accumulation measurements of sediment-water exchange in aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Noss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017015⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (17), pp.8901-8909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578787v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward relaxed eddy accumulation measurements of sediment-water exchange in aquatic ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Assessment of a 3D Hydrodynamic Model Using High Temporal Resolution Measurements in a Shallow Urban Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Scarati Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074625⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.309-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-017-9548-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592668v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of a 3D Hydrodynamic Model Using High Temporal Resolution Measurements in a Shallow Urban Lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">On the successful use of a simplified model to simulate the succession of toxic cyanobacteria in a hypereutrophic reservoir with a highly fluctuating water level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-017-9548-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (26), pp.20934-20948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9723-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770079v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem da Lagoa da Pampulha: uma ferramenta para avaliar o impacto da bacia hidrográfica na dinâmica do fitoplâncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (1), pp.95 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S1413-41520201600100125692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of cyanobacteria monitoring methods in a tropical reservoir by in vivo and in situ spectrofluorometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Figueredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.79-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors associated with phytoplankton succession in a Mediterranean reservoir with a highly fluctuating water level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 187 (10), pp.633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-015-4852-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la matière organique produite dans les bassins de rétention des eaux pluviales sur la spéciation les éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (3), pp.37-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/20150031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term temperature evolution in a deep sub-alpine lake, Lake Bourget, France: how a one-dimensional model improves its trend assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Global warming as a driving factor for cyanobacterial blooms in Lake Karaoun, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-014-1818-4⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (10-12), pp.2094-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2013.822328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967616v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment of the ecological status of Karaoun reservoir, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Amacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (2), pp.142-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/lre.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the toxin cylindrospermopsin and the cyanobacterium Chrysosporum (Aphanizomenon) ovalisporum in a mediterranean eutrophic reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (11), pp.3041-3057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins6113041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming as a driving factor for cyanobacterial blooms in Lake Karaoun, Lebanon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Atoui,</w:t>
+                <w:t xml:space="preserve">Long-term temperature evolution in a deep sub-alpine lake, Lake Bourget, France: how a one-dimensional model improves its trend assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2013.822328⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, European Large Lakes III. Large lakes under changing environmental conditions, 731 (1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-014-1818-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845813v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the risk of cyanobacterial occurrence using an index integrating meteorological factors: Application to drinking water production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure de Boutray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Zamyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.98-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2014.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between turbidity and total suspended solids concentration within a combined sewer system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hannouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chebbo Ghassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (12), pp.2445-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2011.779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency monitoring of phytoplankton dynamics within the European water framework directive: application to metalimnetic cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (2), pp.229-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9446-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00642853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical capacity and transit times on the Seine-Scheldt waterway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourplanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Course - PIANC Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 132 (NC), pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal Seine-Nord Europe: canal alignment and longitudinal profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Waffelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Wilkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Course - PIANC Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 132, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of aqueous suspensions of goethite (α -FeOOH) nanorods: Part I: In the isotropic phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Magnetic-field-induced nematic-columnar phase transition in aqueous suspensions of goethite (α-FeOOH) nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2003-10078-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (26 I), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.267801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04944548v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-field-induced nematic-columnar phase transition in aqueous suspensions of goethite (α-FeOOH) nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Physical properties of aqueous suspensions of goethite (α -FeOOH) nanorods: Part I: In the isotropic phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.267801⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (3), pp.291-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2003-10078-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944569v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of aqueous suspensions of goethite α-FeOOH) nanorods: Part II: In the nematic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (3), pp.309-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2003-10079-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outstanding Magnetic Properties of Nematic Suspensions of Goethite ([Formula presented]-FeOOH) Nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (12), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.125507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original Single Walled Nanotubules Based on Weakly Interacting Covalent Mineral Polymers, 1 ∞ [Nb 2 PS 10 - ] in N -Methylformamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (4), pp.403-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl010090l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03194603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swollen liquid-crystalline lamellar phase based on extended solid-like sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 413, pp.504-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03194654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5186,8733 +5186,8733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hydrologique ouvert pour évaluer l’impact cumulé des petites retenues dans un bassin versant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Dorchies</w:t>
+                <w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marziye Molazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304401v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Un modèle hydrologique ouvert pour évaluer l’impact cumulé des petites retenues dans un bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Louafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12960⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04008423v1</w:t>
+                <w:t xml:space="preserve">hal-04304401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of multiple small reservoirs on low-water streamflows: a sensitivity analysis using airGRiwrm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France; Association Française de Mécanique; Environmental &amp; Water Resources Institute; International Association for Hydro-Environment Engineering and Research, Nov 2023, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence, biofilm et dynamique des microplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marziye Molazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216169v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-7487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707118v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aya Bahi</w:t>
+                <w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena de Moura Contente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clercin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707549v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and three-dimensional modelling for the spatial assessment of water quality in a semi-arid reservoir (Karaoun, Lebanon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Sharaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF) et Centre National d’Etudes Spatiales (CNES), Jan 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subaquatic Relaxed Eddy Accumulation: A new technique to resolve benthic solute fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First OZCAR-TERENO International Conference: Advancing Critical Zone Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency monitoring for in situ cyanobacterial risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clercin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenora Ludolf Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21. International Water Association (IWA), Oct 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing the water quality of a Mediterranean Reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Fadel</w:t>
+                <w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenlu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José R. Scarati Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.334-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294337v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Automated calibration strategies in ecological modeling using high-frequency in situ data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t>
+              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328592v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated calibration strategies in ecological modeling using high-frequency in situ data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Telemac3D for aquatic ecological modelling: calibration of the coupled ecological library AED2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Telemac-Mascaret Users conference (TUC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294366v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency monitoring of phytoplankton and cyanobacteria in a small urban lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenora Ludolf Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemac3D for aquatic ecological modelling: calibration of the coupled ecological library AED2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Modelling 40 years of water temperature of a small shallow lake. Is there any trend in stratification and mixing regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telemac-Mascaret Users conference (TUC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LAKE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRM, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221686v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José R. Scarati Martins</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919150v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling 40 years of water temperature of a small shallow lake. Is there any trend in stratification and mixing regime?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando M. Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAKE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRM, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373009v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing the water quality of a Mediterranean Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368276v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification and mixing regime of a shallow polymictic lake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing water quality in Karaoun Reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IAHR Europe Congress – New challenges in hydraulic research and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHR, Jun 2018, Trento, Italy</w:t>
+              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789786v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime thermique d'un lac urbain en Île-de-France : quelle évolution sur les trois dernières décennies ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Cyanobacteria dynamics: Comparison of two different ecological modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">18. International Conference on Harmful Algae - ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919722v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE ET PRÉVISION AUTOMATIQUE DES RISQUES SANITAIRES DANS LES PLANS D'EAU EN MILIEU URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDHU2018 : 8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. pp.6 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing water quality in Karaoun Reservoir, Lebanon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a low cost optical sensor and of a drone system for the monitoring of cyanobacteria in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Harmful Algae (ICHA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSHA, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919879v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacteria dynamics: Comparison of two different ecological modeling approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Use of three-dimensional modelling to assess the spatial and temporal dynamics of cyanobacteria in a Mediterranean reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Harmful Algae - ICHA 2018</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962452v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of three-dimensional modelling to assess the spatial and temporal dynamics of cyanobacteria in a Mediterranean reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Fadel</w:t>
+                <w:t xml:space="preserve">An automatic monitoring and modelling system of cyanobacteria dynamics in urban water bodies with high-frequency measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919882v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low cost optical sensor and of a drone system for the monitoring of cyanobacteria in freshwater ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
+                <w:t xml:space="preserve">Stratification and mixing regime of a shallow polymictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Harmful Algae (ICHA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSHA, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. IAHR Europe Congress – New challenges in hydraulic research and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Jun 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960965v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic monitoring and modelling system of cyanobacteria dynamics in urban water bodies with high-frequency measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Régime thermique d'un lac urbain en Île-de-France : quelle évolution sur les trois dernières décennies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Plec</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian les Bains, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919062v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Short-term cyanobacterial Dynamics in a small urban Lake using a coupled hydrodynamicecological three-dimensional model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental drivers of trace-metal bioavailability in an urban tropical lake, Lake Pampulha, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Plec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, Nice, France</w:t>
+              <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692215v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of trace-metal bioavailability in an urban tropical lake, Lake Pampulha, Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Talita Silva</w:t>
+                <w:t xml:space="preserve">Modelling Short-term cyanobacterial Dynamics in a small urban Lake using a coupled hydrodynamicecological three-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SimHydro 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692213v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and predicting cyanobacteria blooms in a small urban lake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Relaxed Eddy Accumulation Measurements of Fluxes at the Sediment-Water Interface in Aquatic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Noss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Congress – International Society of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Limnology, Jul 2016, Torino, Italy</w:t>
+              <w:t xml:space="preserve">19th Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421895v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Relaxed Eddy Accumulation Measurements of Fluxes at the Sediment-Water Interface in Aquatic Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and predicting cyanobacteria blooms in a small urban lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Scriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXXIII Congress – International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Limnology, Jul 2016, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592686v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation tridimensionnelle du lac de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du SOERE OLA « Modélisation des écosystèmes lacustres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des lacs alpins, Feb 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of catchment land-use on cyanobacteria blooms in an urban tropical lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIII Congress – International Society of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIL, Jul 2016, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felipe Mendes dos Santos</w:t>
+                <w:t xml:space="preserve">Un drone pour la surveillance des proliférations phytoplanctoniques dans les milieux aquatiques lentiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Drones et hydraulique : les drones au service des métiers de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Apr 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225584v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban stormwater runoff impacts on the ecosystem of a tropical lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Billings Reservoir hydrodynamics: key to sustainable management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nilo de Oliveira Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research Jun 2015, Delft, Netherlands. pp.849-853</w:t>
+              <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593064v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing regime of a shallow urban lake, Lake Créteil, France: measurements and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+                <w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Landau, Germany</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225525v1</w:t>
+                <w:t xml:space="preserve">hal-01678034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
+                <w:t xml:space="preserve">Mixing regime of a shallow urban lake, Lake Créteil, France: measurements and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">18th Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678034v1</w:t>
+                <w:t xml:space="preserve">hal-01225525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billings Reservoir hydrodynamics: key to sustainable management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Urban stormwater runoff impacts on the ecosystem of a tropical lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasandra Poague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo de Oliveira Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
+              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research Jun 2015, Delft, Netherlands. pp.849-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225469v1</w:t>
+                <w:t xml:space="preserve">hal-01593064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un drone pour la surveillance des proliférations phytoplanctoniques dans les milieux aquatiques lentiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+                <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béguinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drones et hydraulique : les drones au service des métiers de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Apr 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">JSS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, NA, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329216v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Modelling of the inter-annual variability of the mixing regime in a shallow urban lake: Lake Créteil, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mendes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, NA, France. 1 p</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228846v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the prediction of the starting point and expansion of phytoplankton blooms in an urban shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Workshop on Physical Processes in Natural Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the seasonal succession of toxic cyanobacteria in Karaoun Reservoir, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Lake Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Modelling of Lake Pampulha: Assessing the Catchment Impact on Cyanobacteria Dynamics in the Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of geophysical time series in the urban lake of Créteil (France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Schertzer</w:t>
+                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
+              <w:t xml:space="preserve">8th International conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818260v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Multifractal analysis of geophysical time series in the urban lake of Créteil (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mezemate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967634v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Utilisation des mesures spectrofluorométriques in situ pour suivre la biomasse cyanobactérienne dans un lac urbain tropical : Comparaison avec l'analyse taxonomique et les mesures de chlorophylle-a par spectrophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.T Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806153v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806133v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global warming on the thermal functioning of a deep subalpine lake: analysis of Lake Bourget data set and modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Belucci</w:t>
+                <w:t xml:space="preserve">First real-time monitoring system of fresh-water phytoplanctonic microorganisms: the PROLIPHYC system - Application to Grangent reservoir on the Loire river (France) - Le premier système de surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC - Application à la retenue de Grangent sur la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Freissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Large Lakes Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Dams for A Changing World (ICOLD 2012 Kyoto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission on Large Dams, 2012, Kyoto, Japon. p 249-271, article Q. 92 - R. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806160v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Mezemate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and succession of phytoplankton groups in Karaoun reservoir (Lebanon)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Atoui</w:t>
+                <w:t xml:space="preserve">Impact of global warming on the thermal functioning of a deep subalpine lake: analysis of Lake Bourget data set and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Belucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
+              <w:t xml:space="preserve">3rd European Large Lakes Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806157v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First real-time monitoring system of fresh-water phytoplanctonic microorganisms: the PROLIPHYC system - Application to Grangent reservoir on the Loire river (France) - Le premier système de surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC - Application à la retenue de Grangent sur la Loire (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+                <w:t xml:space="preserve">Growth and succession of phytoplankton groups in Karaoun reservoir (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dams for A Changing World (ICOLD 2012 Kyoto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commission on Large Dams, 2012, Kyoto, Japon. p 249-271, article Q. 92 - R. 18</w:t>
+              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817820v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des mesures spectrofluorométriques in situ pour suivre la biomasse cyanobactérienne dans un lac urbain tropical : Comparaison avec l'analyse taxonomique et les mesures de chlorophylle-a par spectrophotométrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V.T Tran Khac</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806158v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
+              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806154v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban lakes: interaction between phytoplankton dynamics and trace metal speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Mezemate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Oceania Geosciences Society - American Geophysical Union Joint Assembly,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A coupled hydrodynamic biological model for cyanobacteria dynamics in reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674661v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Quality Monitoring and Lake Ecosystem Modelling: an Integrated Approach to Assess Cyanobacterial Blooms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure de Boutray</w:t>
+                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Comeau</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607945v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Water Quality Monitoring and Lake Ecosystem Modelling: an Integrated Approach to Assess Cyanobacterial Blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
+              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675581v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled hydrodynamic biological model for cyanobacteria dynamics in reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Fadel</w:t>
+                <w:t xml:space="preserve">SUIVI DU PHYTOPLANCTON DANS LES LACS URBAINS A L'AIDE D'UNE BOUEE INSTRUMENTEE : LE CAS DU LAC D'ENGHIEN-LES-BAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Scientifiques de l'Environnement - Reconquête des environnement urbains: les défis du 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607942v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cyanobacteria dynamics in urban lakes: an integrated approach including watershed hydrologic modelling and high frequency data collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI DU PHYTOPLANCTON DANS LES LACS URBAINS A L'AIDE D'UNE BOUEE INSTRUMENTEE : LE CAS DU LAC D'ENGHIEN-LES-BAINS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Scientifiques de l'Environnement - Reconquête des environnement urbains: les défis du 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Créteil, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608282v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674610v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance en temps réel de la qualité de l'eau des milieux récepteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Franco-Brésiliennes en Hydrologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des efflorescences de cyanobactéries dans les lacs urbains : application au lac d'Enghien-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle simplifié pour un système d'alerte des proliférations algales dans les plans d'eau. Illustration sur le lac de barrage de Grangent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13922,1405 +13922,1405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating microplastics temporal dynamics, driving mechanisms and giving insights on sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Wien, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études HMUC : un outil d’aide à la décision pour une meilleure gestion de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency monitoring of biogeochemical processes in a small and shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental site for high-frequency monitoring and 3D modelling of ecological functioning in small urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from the hydrogeological functioning of peri-urban lakes in the Ile-de-France region on their ecological status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Congress of the International Association of Hydrogeologists (IAH 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère - Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béguinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'observatoire SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a multifractal signature of the lake algal proliferation, a multifractal correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezemate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial blooms and turbulence intermittency in lakes, a multifractal correlation analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+                <w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, France. 2012</w:t>
+              <w:t xml:space="preserve">ETEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806273v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Cyanobacterial blooms and turbulence intermittency in lakes, a multifractal correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mezemate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Goncalves</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806272v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Quality in urban lakes: from continuous monitoring to forecasting. Application to cyanobacteria dynamics in Lake Enghien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Viena, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cyanobacteria blooms in urban lakes. Application to Lake of Enghien-les-Bains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15330,564 +15330,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques rendus par les agricultures urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Savoir faire, 9782759235636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling high-frequency measurements and predictive modelling for monitoring and an early warning system of cyanobacteria blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp Hess. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae 2018 – From Ecosystems to Socioecosystems. Proceedings of the 18th International Conference on Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFREMER; International Society for the Study of Harmful Algae (ISSHA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.204-207, 2020, 978-87-990827-7-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Approach for Assessing the Impact of Urban Stormwater Discharge on the Fecal Contamination in a Recreational Lake Near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenlu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Scarati Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.334-338, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits bassins versants périurbains au coeur des choix d'aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilian Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau urbaine. Ateliers de Création Urbaine, Ile-de-France 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Carré Ed., pp. 102-119, 2009, Chroniques urbaines, 978-2-915755-21-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15897,156 +15897,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of benthic oxygen fluxes by aquatic relaxed eddy accumulation and eddy covariance in different aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/ntvxg7w28v.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16056,623 +16056,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des bassins de rétention sur les micropolluants des eaux pluviales en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEESU. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROLIPHYC, Système opérationnel pour la surveillance et l'alerte en temps réel des proliférations phytoplanctoniques : application aux cyanobactéries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Acquisition des mesures sur les sites d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00766532v1</w:t>
+                <w:t xml:space="preserve">hal-00766533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition des mesures sur les sites d'application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROLIPHYC, Système opérationnel pour la surveillance et l'alerte en temps réel des proliférations phytoplanctoniques : application aux cyanobactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Freissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bensoussan</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00766533v1</w:t>
+                <w:t xml:space="preserve">hal-00766532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Utilisateur: outil de contrôle, surveillance, prévision et alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'indicateurs et modélisation prédictive des proliférations algales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Groleau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16682,100 +16682,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurales et magnétiques d'un cristal liquide minéral, les suspensions de goethite (alpha-FeOOH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Paris Sud - Paris XI, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16785,105 +16785,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement physique et biogéochimique des lacs : mesures et modélisation pour la surveillance et l’alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Paris-Est (COMUE), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03740490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16951,51 +16951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1AC29C8"/>
+    <w:nsid w:val="2EA2CAAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17182,51 +17182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jlemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0227-0106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071541454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.lemaire@agroparistech.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroparistech.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leesu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.jouy.inrae.fr/hycar/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-koblenz-landau.de/en/campus-landau/faculty7/environmental-sciences/uphys-en/uphys-en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2021.1913937" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02358805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Bresciani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giardino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.044505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.09.055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9723-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01578787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Figueredo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Viana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4852-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1818-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lre.12058" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6113041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim," TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.822328" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ndong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Quang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure de Boutray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Zamyadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.02.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.779" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00642853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Vu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calzas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9446-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambreuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaniewski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourplanche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deleu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waffelaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Guarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lemaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jamet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10078-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK2KH4VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.267801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dozov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10079-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-521MJDD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.125507" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl010090l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216165v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294337v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919722v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919879v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01962452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919882v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Philippe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasandra Poague" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225469v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225461v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezemate" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belucci" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezemate" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rambach" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806157v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817820v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Freissinet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cabal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duflo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806158v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Tran Khac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709659v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806137v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607942v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607941v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608282v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758446v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818308v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806273v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezemate" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rambach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674652v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Escoffier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817834v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766532v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freissinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766533v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766530v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766535v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002172v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03740490v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-jlemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0227-0106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071541454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.lemaire@agroparistech.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroparistech.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leesu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.jouy.inrae.fr/hycar/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-koblenz-landau.de/en/campus-landau/faculty7/environmental-sciences/uphys-en/uphys-en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1915-2026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2021.1913937" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050946" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.09.055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02358805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Bresciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giardino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.044505" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01578787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074625" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9723-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Figueredo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Viana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238358v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4852-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.822328" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lre.12058" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6113041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1818-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ndong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Quang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure de Boutray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Zamyadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.02.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.779" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00642853v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calzas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9446-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambreuil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaniewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourplanche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deleu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waffelaert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Guarini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lemaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jolivet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.267801" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jamet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10078-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK2KH4VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944527v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dozov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10079-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-521MJDD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.125507" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194603v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batail" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl010090l" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216165v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373009v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294337v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919879v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01962452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955850v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919062v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Philippe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592803v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421888v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329216v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225525v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasandra Poague" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225461v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225498v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezemate" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806158v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Tran Khac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817820v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Freissinet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cabal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duflo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806124v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezemate" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rambach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806160v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belucci" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709659v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806137v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607945v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608282v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607941v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758446v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758476v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758441v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328663v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818308v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806273v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezemate" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rambach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674652v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674654v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Escoffier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817834v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766533v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766532v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freissinet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766530v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766535v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002172v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03740490v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>