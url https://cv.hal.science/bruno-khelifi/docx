--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -592,269 +592,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03516688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of 100 TeV ${\gamma}$-ray emission from HESS J1702-420: A new PeVatron candidate</w:t>
+                <w:t xml:space="preserve">Revisiting the PeVatron candidate MGRO J1908+06 with an updated H.E.S.S. analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giunti</w:t>
+                <w:t xml:space="preserve">D. Kostunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Khelifi</w:t>
+                <w:t xml:space="preserve">L. Mohrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kosack</w:t>
+                <w:t xml:space="preserve">E. de Ona Wilhelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Terrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323965v1</w:t>
+                <w:t xml:space="preserve">hal-03323074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the PeVatron candidate MGRO J1908+06 with an updated H.E.S.S. analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of 100 TeV ${\gamma}$-ray emission from HESS J1702-420: A new PeVatron candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de Ona Wilhelmi</w:t>
+                <w:t xml:space="preserve">L. Giunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Joshi</w:t>
+                <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mitchell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Kosack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.779, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323074v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of sub-100 GeV$\gamma$-ray pulsations from PSR B170644 with H.E.S.S.</w:t>
               </w:r>
@@ -866,77 +866,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spir-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Ataï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mohrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.799, </w:t>
@@ -1000,77 +1000,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spir-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Ataï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mohrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
@@ -1599,511 +1599,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAP-Fr, a pipeline of data analysis for the HESS-II experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cherenkov Telescope Array Observatory: top level use cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arache Djannati-Ataï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefaucheur</w:t>
+                <w:t xml:space="preserve">A. Bulgarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kosack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lemiere</w:t>
+                <w:t xml:space="preserve">J. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schwanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.236.0837⟩</w:t>
+              <w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.991331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584586v1</w:t>
+                <w:t xml:space="preserve">hal-01554421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Access to the Cherenkov Telescope Array</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boisson</w:t>
+                <w:t xml:space="preserve">HAP-Fr, a pipeline of data analysis for the HESS-II experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Brau-Nogué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Deil</w:t>
+                <w:t xml:space="preserve">Arache Djannati-Ataï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.781, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.236.0781⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.837, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553937v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cherenkov Telescope Array Observatory: top level use cases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer Access to the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hinton</w:t>
+                <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tosti</w:t>
+                <w:t xml:space="preserve">Volker Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Schwanke</w:t>
+                <w:t xml:space="preserve">Sylvie Brau-Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Deil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.991331, </w:t>
+              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.781, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2232224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554421v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the VHE diffuse emission in the central 200 pc of our Galaxy with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.838, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2176,64 +2176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kosack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.947, </w:t>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. C. de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Cosmic Ray Conference (ICRC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Ataï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3632,346 +3632,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeV observations of BL lacs objects with the CAT Cherenkov telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status and plans for the HESS experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barrau</w:t>
+                <w:t xml:space="preserve">M. Punch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-M. Chounet</w:t>
+                <w:t xml:space="preserve">A-G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Debiais</w:t>
+                <w:t xml:space="preserve">M. Andronache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auriemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Blazar Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Tuorla, Finland</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond 37 The Gamma-Ray Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.485-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011860v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and plans for the HESS experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Punch</w:t>
+                <w:t xml:space="preserve">TeV observations of BL lacs objects with the CAT Cherenkov telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aharonian</w:t>
+                <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-G. Akhperjanian</w:t>
+                <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andronache</w:t>
+                <w:t xml:space="preserve">L-M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Auriemma</w:t>
+                <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond 37 The Gamma-Ray Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.485-490</w:t>
+              <w:t xml:space="preserve">High Energy Blazar Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Tuorla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013632v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of very high energy gamma-ray band of 1ES 1426+428 by the CAT telescope from 1998-2000 observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4013,103 +4013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-ray emission from the Mkn 421 in 2000 and 2001, as observed by the CAT Imaging Telescope above 250 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.2601-2604</w:t>
@@ -4138,77 +4138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cat observations of the blazar MrK421</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,90 +4263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeV gamma-ray observations of Shell-type Supernova remnants by the CAT telescope (1999-2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of the Crab Nebula with CAT and CELESTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very High Energy Flaring Activity of Markarian 421 during 2000-2001 as seen by CAT and CELESTE Telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,77 +4638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the Crab Nebula with the CAT imaging Atmospheric Cerenkov Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results on MrK 421 and MrK 501 for the 1998 and 2000 seasons from the CAT detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Cosmic Ray Symposium 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Lodz, Poland. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5802,51 +5802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giebels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5896,51 +5896,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for γ-ray emission from the remnant of Kepler’s supernova based on deep H.E.S.S. observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6030,51 +6030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved hadronic particle acceleration in the recurrent nova RS Ophiuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,51 +6177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. follow-up observations of binary black hole coalescence events during the second and third gravitational-wave observing runs of advanced LIGO and advanced Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,351 +6292,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeV Emission of Galactic Plane Sources with HAWC and H.E.S.S.</w:t>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array for probing cosmology and fundamental physics with gamma-ray propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Angüner</w:t>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arcaro</w:t>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf64b⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/02/048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414763v1</w:t>
+                <w:t xml:space="preserve">hal-02981237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array for probing cosmology and fundamental physics with gamma-ray propagation</w:t>
+                <w:t xml:space="preserve">TeV Emission of Galactic Plane Sources with HAWC and H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Acero</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Acharyya</w:t>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.048. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/02/048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf64b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981237v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. and MAGIC observations of a sudden cessation of a very-high-energy $\gamma$-ray flare in PKS 1510−089 in May 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,90 +6713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of 100 TeV $\gamma$-ray emission from HESS J1702-420: A new PeVatron candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 653, pp.A152. </w:t>
@@ -6847,51 +6847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing x-ray and gamma ray temporal and spectral similarities in the GRB 190829A afterglow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,90 +7115,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for dark matter annihilation signals from unidentified Fermi-LAT objects with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 918, pp.17. </w:t>
@@ -7249,90 +7249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMC N132D: A mature supernova remnant with a power-law gamma-ray spectrum extending beyond 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 655, pp.A7. </w:t>
@@ -7383,64 +7383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for dark matter annihilation in the Wolf-Lundmark-Melotte dwarf irregular galaxy with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,90 +7651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for TeV Gamma-Ray Emission from SGR 1935+2154 during Its 2020 X-Ray and Radio Bursting Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 919 (2), pp.106. </w:t>
@@ -7785,64 +7785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous observations of the blazar PKS 2155−304 from ultra-violet to TeV energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,217 +7900,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02892930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving acceleration to very high energies along the jet of Centaurus A</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Search for dark matter signals towards a selection of recently detected DES dwarf galaxy satellites of the Milky Way with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 582 (7812), pp.356-359. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.062001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2354-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099102v1</w:t>
+                <w:t xml:space="preserve">hal-02939975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high energy $\gamma$-ray emission from two blazars of unknown redshift and upper limits on their distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,351 +8168,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. detection of very high-energy γ-ray emission from the quasar PKS 0736+017</w:t>
+                <w:t xml:space="preserve">Resolving acceleration to very high energies along the jet of Centaurus A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 633, pp.A162. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 582 (7812), pp.356-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2354-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02458766v1</w:t>
+                <w:t xml:space="preserve">hal-03099102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter signals towards a selection of recently detected DES dwarf galaxy satellites of the Milky Way with H.E.S.S.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. detection of very high-energy γ-ray emission from the quasar PKS 0736+017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.062001. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 633, pp.A162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.062001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939975v1</w:t>
+                <w:t xml:space="preserve">cea-02458766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. and Fermi-LAT observations of PSR B1259-63/LS 2883 during its 2014 and 2017 periastron passages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8589,64 +8589,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of very-high-energy γ-ray emission from the colliding wind binary η Car with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,64 +8723,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extreme particle accelerator in the Galactic plane: HESS J1826−130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,51 +8857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Crab pulsar wind nebula at teraelectronvolt energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,874 +9106,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02129828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very-high-energy component deep in the $\gamma$-ray burst afterglow</w:t>
+                <w:t xml:space="preserve">Upper limits on very-high-energy gamma-ray emission from core-collapse supernovae observed with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 575 (7783), pp.464-467. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1743-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381934v1</w:t>
+                <w:t xml:space="preserve">cea-02154704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Alfaro</w:t>
+                <w:t xml:space="preserve">VHE $\gamma$-ray discovery and multiwavelength study of the blazar 1ES 2322−409</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astropart.Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482 (3), pp.3011-3022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116580v1</w:t>
+                <w:t xml:space="preserve">hal-01921605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2014 TeV $\gamma$-Ray Flare of Mrk 501 Seen with H.E.S.S.: Temporal and Spectral Constraints on Lorentz Invariance Violation</w:t>
+                <w:t xml:space="preserve">H.E.S.S. and $Suzaku$ observations of the Vela X pulsar wind nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf1c4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000028v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02177383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on very-high-energy gamma-ray emission from core-collapse supernovae observed with H.E.S.S.</w:t>
+                <w:t xml:space="preserve">H.E.S.S. observations of the flaring gravitationally lensed galaxy PKS 1830–211</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935242⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (3), pp.3886-3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02154704v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHE $\gamma$-ray discovery and multiwavelength study of the blazar 1ES 2322−409</w:t>
+                <w:t xml:space="preserve">A very-high-energy component deep in the $\gamma$-ray burst afterglow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2686⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7783), pp.464-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1743-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921605v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. and $Suzaku$ observations of the Vela X pulsar wind nebula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arakawa</w:t>
+                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 627, pp.A100. </w:t>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02177383v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of the flaring gravitationally lensed galaxy PKS 1830–211</w:t>
+                <w:t xml:space="preserve">The 2014 TeV $\gamma$-Ray Flare of Mrk 501 Seen with H.E.S.S.: Temporal and Spectral Constraints on Lorentz Invariance Violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9989,138 +9989,138 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 486 (3), pp.3886-3891. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 870 (2), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf1c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371616v1</w:t>
+                <w:t xml:space="preserve">hal-02000028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the emission region of 3C 279 during strong flares in 2014 and 2015 through VHE γ-ray observations with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10197,51 +10197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Transport within the Pulsar Wind Nebula HESS J1825-137</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10331,51 +10331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Ground-based Measurement of Sub-20 GeV to 100 GeV $\gamma$-rays from the Vela Pulsar with H.E.S.S. II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10446,1099 +10446,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed spectral and morphological analysis of the shell type supernova remnant RCW 86</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of variable VHE $\gamma$-ray emission from the extra-galactic $\gamma$-ray binary LMC P3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526545⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 610, pp.L17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01272839v1</w:t>
+                <w:t xml:space="preserve">hal-01703478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H.E.S.S. Galactic plane survey</w:t>
+                <w:t xml:space="preserve">A search for new supernova remnant shells in the Galactic plane with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A1. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781990v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $\gamma$-ray spectrum of the core of Centaurus A as observed with H.E.S.S. and Fermi-LAT</w:t>
+                <w:t xml:space="preserve">The supernova remnant W49B as seen with H.E.S.S. and Fermi-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, pp.A71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832640⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867378v1</w:t>
+                <w:t xml:space="preserve">hal-02410558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supernova remnant W49B as seen with H.E.S.S. and Fermi-LAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed spectral and morphological analysis of the shell type supernova remnant RCW 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A5. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410558v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01272839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on particle acceleration in SS433/W50 from MAGIC and H.E.S.S. observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Babić</w:t>
+                <w:t xml:space="preserve">The $\gamma$-ray spectrum of the core of Centaurus A as observed with H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731169⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 619, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802098v1</w:t>
+                <w:t xml:space="preserve">hal-01867378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. discovery of very high energy $\gamma$-ray emission from PKS 0625−354</w:t>
+                <w:t xml:space="preserve">The H.E.S.S. Galactic plane survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty439⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737884v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of variable VHE $\gamma$-ray emission from the extra-galactic $\gamma$-ray binary LMC P3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">Constraints on particle acceleration in SS433/W50 from MAGIC and H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Ahnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ansoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 610, pp.L17. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703478v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for new supernova remnant shells in the Galactic plane with H.E.S.S</w:t>
+                <w:t xml:space="preserve">H.E.S.S. discovery of very high energy $\gamma$-ray emission from PKS 0625−354</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 612, pp.A8. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476 (3), pp.4187-4198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704982v1</w:t>
+                <w:t xml:space="preserve">hal-01737884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for $\gamma$-Ray Line Signals from Dark Matter Annihilations in the Inner Galactic Halo from 10 Years of Observations with H.E.S.S.</w:t>
               </w:r>
@@ -11550,51 +11550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11684,51 +11684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11818,77 +11818,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.A11. </w:t>
@@ -11920,204 +11920,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for very high-energy flares from the microquasars GRS 1915+105, Circinus X-1, and V4641 Sgr using contemporaneous H.E.S.S. and RXTE observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Krayzel</w:t>
+                <w:t xml:space="preserve">Population study of Galactic supernova remnants at very high γ-ray energies with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527773⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01346019v1</w:t>
+                <w:t xml:space="preserve">hal-01724846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The starburst galaxy NGC 253 revisited by H.E.S.S. and Fermi-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12139,210 +12139,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 617, pp.A73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201833202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population study of Galactic supernova remnants at very high γ-ray energies with H.E.S.S.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">A search for very high-energy flares from the microquasars GRS 1915+105, Circinus X-1, and V4641 Sgr using contemporaneous H.E.S.S. and RXTE observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A3. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724846v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01346019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimessenger observations of a flaring blazar coincident with high-energy neutrino IceCube-170922A</w:t>
               </w:r>
@@ -12475,51 +12475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for gamma-ray lines and 'pure WIMP' spectra from Dark Matter annihilations in dwarf galaxies with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12622,77 +12622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.A9. </w:t>
@@ -12756,51 +12756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12877,90 +12877,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Population of TeV Pulsar Wind Nebulae in the H.E.S.S. Galactic Plane Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.A2. </w:t>
@@ -13011,90 +13011,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. observations of RX J1713.7-3946 with improved angular and spectral resolution; evidence for gamma-ray emission extending beyond the X-ray emitting shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.A6. </w:t>
@@ -13158,77 +13158,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.A12. </w:t>
@@ -13394,511 +13394,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01864552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the EBL spectral energy distribution using the VHE $\gamma$-ray spectra of H.E.S.S. blazars</w:t>
+                <w:t xml:space="preserve">Gamma-ray blazar spectra with H.E.S.S. II mono analysis: the case of PKS 2155-304 and PG 1553+113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 606, pp.A59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731200⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 600, pp.A89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645741v1</w:t>
+                <w:t xml:space="preserve">in2p3-01411110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray blazar spectra with H.E.S.S. II mono analysis: the case of PKS 2155-304 and PG 1553+113</w:t>
+                <w:t xml:space="preserve">First limits on the very-high energy gamma-ray afterglow emission of a fast radio burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Krayzel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 600, pp.A89. </w:t>
+              <w:t xml:space="preserve">, 2017, 597, pp.A115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01411110v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01447669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First limits on the very-high energy gamma-ray afterglow emission of a fast radio burst</w:t>
+                <w:t xml:space="preserve">Measurement of the EBL spectral energy distribution using the VHE $\gamma$-ray spectra of H.E.S.S. blazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Lamanna</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 597, pp.A115. </w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.A59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01447669v1</w:t>
+                <w:t xml:space="preserve">hal-01645741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the γ-ray long-term variability of PKS 2155−304 with H.E.S.S. and Fermi-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 598, pp.A39. </w:t>
@@ -14096,51 +14096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14217,90 +14217,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. limits on line-like dark matter signatures in the 100 GeV to 2 TeV energy range close to the Galactic Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.151302. </w:t>
@@ -14351,64 +14351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of petaelectronvolt protons in the Galactic Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14498,51 +14498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14600,70 +14600,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01085027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2012 flare of PG 1553+113 seen with H.E.S.S. and Fermi-LAT</w:t>
+                <w:t xml:space="preserve">Constraints on an Annihilation Signal from a Core of Constant Dark Matter Density around the Milky Way Center with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14679,393 +14679,393 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 802, pp.65. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.081301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/802/1/65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.081301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01119861v1</w:t>
+                <w:t xml:space="preserve">in2p3-01118897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7+0.2 and a molecular cloud</w:t>
+                <w:t xml:space="preserve">The 2012 flare of PG 1553+113 seen with H.E.S.S. and Fermi-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 574, pp.A100. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 802, pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/802/1/65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478856v1</w:t>
+                <w:t xml:space="preserve">in2p3-01119861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on an Annihilation Signal from a Core of Constant Dark Matter Density around the Milky Way Center with H.E.S.S</w:t>
+                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7+0.2 and a molecular cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.081301. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 574, pp.A100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.081301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01118897v1</w:t>
+                <w:t xml:space="preserve">hal-02478856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of variable VHE gamma-ray emission from the binary system 1FGL J1018.6-5856</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15136,377 +15136,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01139213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high-energy $\gamma$-ray emission of AP Librae</w:t>
+                <w:t xml:space="preserve">H.E.S.S. reveals a lack of TeV emission from the supernova remnant Puppis A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Lamanna</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 573, pp.A31. </w:t>
+              <w:t xml:space="preserve">, 2015, 575, pp.A81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01082768v1</w:t>
+                <w:t xml:space="preserve">in2p3-01108646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. reveals a lack of TeV emission from the supernova remnant Puppis A</w:t>
+                <w:t xml:space="preserve">The high-energy $\gamma$-ray emission of AP Librae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Komin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 575, pp.A81. </w:t>
+              <w:t xml:space="preserve">, 2015, 573, pp.A31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01108646v1</w:t>
+                <w:t xml:space="preserve">in2p3-01082768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the gamma-ray emission from HESS J1834-087 using H.E.S.S. and Fermi LAT observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 574, pp.A27. </w:t>
@@ -15557,77 +15557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exceptionally powerful TeV γ-ray emitters in the Large Magellanic Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15825,51 +15825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring of PKS 2155-304 with ATOM and H.E.S.S.: investigation of optical/gamma-ray correlations in different spectral states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15940,511 +15940,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01061878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter annihilation signatures in H.E.S.S. observations of Dwarf Spheroidal Galaxies</w:t>
+                <w:t xml:space="preserve">TeV γ-ray observations of the young synchrotron-dominated SNRs G1.9+0.3 and G330.2+1.0 with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (11), pp.112012. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441 (1), pp.790-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01082757v1</w:t>
+                <w:t xml:space="preserve">in2p3-00975408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Galactic gamma-ray emission with H.E.S.S</w:t>
+                <w:t xml:space="preserve">HESS J1818-154, a new composite supernova remnant discovered in TeV gamma rays and X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (12), pp.122007. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 562, pp.A40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01091552v1</w:t>
+                <w:t xml:space="preserve">in2p3-00907620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: HESS J1640-465 - an exceptionally luminous TeV γ-ray supernova remnant</w:t>
+                <w:t xml:space="preserve">Search for dark matter annihilation signatures in H.E.S.S. observations of Dwarf Spheroidal Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.3640-3642. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (11), pp.112012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03618551v1</w:t>
+                <w:t xml:space="preserve">in2p3-01082757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for extended γ-ray emission around AGN with H.E.S.S. and Fermi-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 562, pp.A145. </w:t>
@@ -16495,90 +16495,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HESS J1640-465 - an exceptionally luminous TeV γ-ray supernova remnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 439, pp.2828-2836. </w:t>
@@ -16610,338 +16610,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00947889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeV γ-ray observations of the young synchrotron-dominated SNRs G1.9+0.3 and G330.2+1.0 with H.E.S.S.</w:t>
+                <w:t xml:space="preserve">Erratum: HESS J1640-465 - an exceptionally luminous TeV γ-ray supernova remnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 441 (1), pp.790-799. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.3640-3642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00975408v1</w:t>
+                <w:t xml:space="preserve">insu-03618551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS J1818-154, a new composite supernova remnant discovered in TeV gamma rays and X-rays</w:t>
+                <w:t xml:space="preserve">Diffuse Galactic gamma-ray emission with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 562, pp.A40. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (12), pp.122007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00907620v1</w:t>
+                <w:t xml:space="preserve">in2p3-01091552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of the hard spectrum VHE gamma-ray source HESS J1641-463</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17031,90 +17031,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for TeV Gamma-ray Emission from GRB 100621A, an extremely bright GRB in X-rays, with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 565, pp.A16. </w:t>
@@ -17299,90 +17299,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. Observations of the Crab during its March 2013 GeV Gamma-Ray Flare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 562, pp.L4. </w:t>
@@ -17433,90 +17433,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux upper limits for 47 AGN observed with H.E.S.S. in 2004-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 564, pp.A9. </w:t>
@@ -17682,429 +17682,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00907640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the CTA concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.S. Acharya</w:t>
+                <w:t xml:space="preserve">Search for photon line-like signatures from Dark Matter annihilations with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Actis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Aguilar</w:t>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ASTROPARTPHYS.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.041301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.041301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00813224v1</w:t>
+                <w:t xml:space="preserve">in2p3-00780746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for photon line-like signatures from Dark Matter annihilations with H.E.S.S</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+                <w:t xml:space="preserve">Introducing the CTA concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Actis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">J. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110, pp.041301. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.041301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ASTROPARTPHYS.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780746v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00813224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. Observations of the Binary System PSR B1259-63/LS 2883 around the 2010/2011 Periastron Passage</w:t>
+                <w:t xml:space="preserve">Constraints on axionlike particles with H.E.S.S. from the irregularity of the PKS 2155-304 energy spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 551, pp.A94. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.102003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00780750v1</w:t>
+                <w:t xml:space="preserve">in2p3-00907630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S and Fermi-LAT discovery of gamma rays from the blazar 1ES 1312-423</w:t>
               </w:r>
@@ -18116,77 +18116,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 434, pp.1889-1901. </w:t>
@@ -18218,161 +18218,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00838140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on axionlike particles with H.E.S.S. from the irregularity of the PKS 2155-304 energy spectrum</w:t>
+                <w:t xml:space="preserve">H.E.S.S. Observations of the Binary System PSR B1259-63/LS 2883 around the 2010/2011 Periastron Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.102003. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.A94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00907630v1</w:t>
+                <w:t xml:space="preserve">in2p3-00780750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. discovery of VHE γ-rays from the quasar PKS 1510−089</w:t>
               </w:r>
@@ -18384,77 +18384,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554, pp.A107. </w:t>
@@ -18531,51 +18531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balenderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18652,77 +18652,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554, pp.A72. </w:t>
@@ -18786,77 +18786,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 550, pp.A4. </w:t>
@@ -18920,77 +18920,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 551, pp.A26. </w:t>
@@ -19022,295 +19022,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of TeV gamma-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t>
+                <w:t xml:space="preserve">Discovery of very high energy γ-ray emission from the BL Lacertae object PKS 0301−243 with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Balenderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 559, pp.A136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00798116v1</w:t>
+                <w:t xml:space="preserve">in2p3-00907615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very high energy γ-ray emission from the BL Lacertae object PKS 0301−243 with H.E.S.S.</w:t>
+                <w:t xml:space="preserve">Discovery of TeV gamma-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balenderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 559, pp.A136. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00907615v2</w:t>
+                <w:t xml:space="preserve">in2p3-00798116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo design studies for the Cherenkov Telescope Array</w:t>
               </w:r>
@@ -19456,77 +19456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 750, pp.123. </w:t>
@@ -19558,697 +19558,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00679476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of HESS J1303-631 as a Pulsar Wind Nebula through gamma-ray, X-ray and radio observations</w:t>
+                <w:t xml:space="preserve">Spectral analysis and interpretation of the gamma-ray emission from the Starburst galaxy NGC 253</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 548, pp.A46. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 757, pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00748538v1</w:t>
+                <w:t xml:space="preserve">in2p3-00713837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis and interpretation of the gamma-ray emission from the Starburst galaxy NGC 253</w:t>
+                <w:t xml:space="preserve">Identification of HESS J1303-631 as a Pulsar Wind Nebula through gamma-ray, X-ray and radio observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 757, pp.158. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 548, pp.A46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00713837v1</w:t>
+                <w:t xml:space="preserve">in2p3-00748538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the gamma-ray emission from the cluster-scale AGN outburst in the Hydra A galaxy cluster</w:t>
+                <w:t xml:space="preserve">Discovery of extended VHE γ-ray emission from the vicinity of the young massive stellar cluster Westerlund 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 545, pp.A103. </w:t>
+              <w:t xml:space="preserve">, 2012, 537, pp.A114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00725521v1</w:t>
+                <w:t xml:space="preserve">in2p3-00640986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of the Carina nebula and its enigmatic colliding wind binary Eta Carinae</w:t>
+                <w:t xml:space="preserve">Constraints on the gamma-ray emission from the cluster-scale AGN outburst in the Hydra A galaxy cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 424, pp.128-135. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 545, pp.A103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21180.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00697570v1</w:t>
+                <w:t xml:space="preserve">in2p3-00725521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of extended VHE γ-ray emission from the vicinity of the young massive stellar cluster Westerlund 1</w:t>
+                <w:t xml:space="preserve">H.E.S.S. observations of the Carina nebula and its enigmatic colliding wind binary Eta Carinae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 537, pp.A114. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 424, pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21180.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00640986v1</w:t>
+                <w:t xml:space="preserve">in2p3-00697570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the extent of the non-thermal emission from the Vela X region at TeV energies with H.E.S.S</w:t>
               </w:r>
@@ -20260,77 +20260,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 548, pp.A38. </w:t>
@@ -20394,77 +20394,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 542, pp.A94. </w:t>
@@ -20496,161 +20496,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00690898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiwavelength view of the flaring state of PKS 2155-304 in 2006</w:t>
+                <w:t xml:space="preserve">Discovery of VHE emission towards the Carina arm region with the H.E.S.S. telescope array: HESS J1018-589</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 539, pp.A149. </w:t>
+              <w:t xml:space="preserve">, 2012, 541, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00679463v1</w:t>
+                <w:t xml:space="preserve">in2p3-00684777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of hard-spectrum γ-ray emission from the BL Lacertae object 1ES 0414+009</w:t>
               </w:r>
@@ -20662,77 +20662,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 538, pp.A103. </w:t>
@@ -20764,1367 +20764,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00660462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE emission towards the Carina arm region with the H.E.S.S. telescope array: HESS J1018-589</w:t>
+                <w:t xml:space="preserve">A multiwavelength view of the flaring state of PKS 2155-304 in 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 541, pp.A5. </w:t>
+              <w:t xml:space="preserve">, 2012, 539, pp.A149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00684777v1</w:t>
+                <w:t xml:space="preserve">in2p3-00679463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Dark Matter annihilation signal from the Galactic Center halo with H.E.S.S</w:t>
+                <w:t xml:space="preserve">H.E.S.S. observations of the globular clusters NGC 6388 and M 15 and search for a Dark Matter signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.161301. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 735, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.161301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/1/12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00580801v1</w:t>
+                <w:t xml:space="preserve">in2p3-00591116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Actis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Aleksić</w:t>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656159v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the source HESS J1356-645 associated with the young and energetic PSR J1357-6429</w:t>
+                <w:t xml:space="preserve">A new SNR with TeV shell-type morphology: HESS J1731-347</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 533, pp.A103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117445⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 531, pp.A81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00629030v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00596124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-high-energy gamma-ray emission from the direction of the Galactic globular cluster Terzan 5</w:t>
+                <w:t xml:space="preserve">HESS J1943+213: a candidate extreme BL Lacertae object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 531, pp.L18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117171⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 529, pp.A49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00607259v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00580720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Westerlund 2 Field with the H.E.S.S. Telescope Array</w:t>
+                <w:t xml:space="preserve">Discovery of the source HESS J1356-645 associated with the young and energetic PSR J1357-6429</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 525, pp.A46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015290⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 533, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00519435v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00629030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of the globular clusters NGC 6388 and M 15 and search for a Dark Matter signal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Actis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aleksić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 735, pp.12. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.193-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/1/12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00591116v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new SNR with TeV shell-type morphology: HESS J1731-347</w:t>
+                <w:t xml:space="preserve">Search for a Dark Matter annihilation signal from the Galactic Center halo with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 531, pp.A81. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.161301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.161301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00596124v1</w:t>
+                <w:t xml:space="preserve">in2p3-00580801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t>
+                <w:t xml:space="preserve">Very-high-energy gamma-ray emission from the direction of the Galactic globular cluster Terzan 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t>
+              <w:t xml:space="preserve">, 2011, 531, pp.L18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630645v1</w:t>
+                <w:t xml:space="preserve">in2p3-00607259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS J1943+213: a candidate extreme BL Lacertae object</w:t>
+                <w:t xml:space="preserve">Revisiting the Westerlund 2 Field with the H.E.S.S. Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 529, pp.A49. </w:t>
+              <w:t xml:space="preserve">, 2011, 525, pp.A46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00580720v1</w:t>
+                <w:t xml:space="preserve">in2p3-00519435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Lorentz Invariance breaking with a likelihood fit of the PKS 2155-304 Flare Data Taken on MJD 53944</w:t>
               </w:r>
@@ -22136,77 +22136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.738-747. </w:t>
@@ -22270,77 +22270,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.608-616. </w:t>
@@ -22391,77 +22391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and follow-up studies of the extended, off-plane, VHE gamma-ray source HESS J1507-622</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22525,77 +22525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing the VHE gamma-ray source at the Galactic Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22631,351 +22631,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE γ-rays from the BL Lacertae object PKS 0548-322</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">PKS 2005-489 at VHE: Four Years of Monitoring with HESS and Simultaneous Multi-wavelength Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.A69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912363⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 511, pp.A52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00496192v1</w:t>
+                <w:t xml:space="preserve">in2p3-00445182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKS 2005-489 at VHE: Four Years of Monitoring with HESS and Simultaneous Multi-wavelength Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of VHE γ-rays from the BL Lacertae object PKS 0548-322</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 511, pp.A52. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.A69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00445182v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00496192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to ''Observations of the Sagittarius dwarf galaxy by the HESS experiment and search for a dark matter signal'' [Astropart. Phys. 29(1) (2008) 55--62]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23024,364 +23024,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing the VHE γ-ray source at the Galactic Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-wavelength Observations of H 2356-309</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 402, pp.1877 - 1882. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 516, pp.A56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16014.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00460883v1</w:t>
+                <w:t xml:space="preserve">in2p3-00496913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Observations of H 2356-309</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localizing the VHE γ-ray source at the Galactic Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 516, pp.A56. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 402, pp.1877 - 1882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00496913v1</w:t>
+                <w:t xml:space="preserve">in2p3-00460883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by HESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23417,338 +23417,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by H.E.S.S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VHE gamma-ray emission of PKS 2155-304: spectral and temporal variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 516, pp.A62. </w:t>
+              <w:t xml:space="preserve">, 2010, 520, pp.A83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00496202v1</w:t>
+                <w:t xml:space="preserve">in2p3-00496200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHE gamma-ray emission of PKS 2155-304: spectral and temporal variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 520, pp.A83. </w:t>
+              <w:t xml:space="preserve">, 2010, 516, pp.A62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00496200v1</w:t>
+                <w:t xml:space="preserve">in2p3-00496202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. observations of gamma-ray bursts in 2003-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23825,64 +23825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search for a dark matter annihilation signal towards the Canis Major overdensity with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23953,887 +23953,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00324687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of very high energy radiation from HESS J1908+063 confirms the Milagro unidentified source MGRO J1908+06</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of very high energy gamma-ray emission from Centaurus A with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 499, pp.723-728. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 695, pp.L40-L44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00393808v1</w:t>
+                <w:t xml:space="preserve">in2p3-00367126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very high energy gamma-ray emission from Centaurus A with H.E.S.S.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Detection of very high energy radiation from HESS J1908+063 confirms the Milagro unidentified source MGRO J1908+06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 695, pp.L40-L44. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 499, pp.723-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00367126v1</w:t>
+                <w:t xml:space="preserve">in2p3-00393808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum and variability of the Galactic Center VHE gamma-ray source HESS J1745-290</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Very high energy gamma-ray observations of the galaxy clusters Abell 496 and Abell 85 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 503, pp.817-825. </w:t>
+              <w:t xml:space="preserve">, 2009, 495, pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200811372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00410625v1</w:t>
+                <w:t xml:space="preserve">in2p3-00345966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high energy gamma-ray observations of the galaxy clusters Abell 496 and Abell 85 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Spectrum and variability of the Galactic Center VHE gamma-ray source HESS J1745-290</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 495, pp.27-35. </w:t>
+              <w:t xml:space="preserve">, 2009, 503, pp.817-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200811372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00345966v1</w:t>
+                <w:t xml:space="preserve">in2p3-00410625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the multi-TeV particle population in the Coma Galaxy Cluster with H.E.S.S. observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Probing the ATIC peak in the cosmic-ray electron spectrum with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 502, pp.437-443. </w:t>
+              <w:t xml:space="preserve">, 2009, 508, pp.561-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00402427v1</w:t>
+                <w:t xml:space="preserve">in2p3-00380853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the ATIC peak in the cosmic-ray electron spectrum with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Constraints on the multi-TeV particle population in the Coma Galaxy Cluster with H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 508, pp.561-564. </w:t>
+              <w:t xml:space="preserve">, 2009, 502, pp.437-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00380853v1</w:t>
+                <w:t xml:space="preserve">in2p3-00402427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous multiwavelength observations of the second exceptional gamma-ray flare of PKS 2155-304 in July 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24910,77 +24910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HESS upper limits on very high energy gamma-ray emission from the microquasar GRS 1915+105</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25025,204 +25025,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00445870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Gamma Rays From a Starburst Galaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Very high energy gamma-ray observations of the binary PSR B1259-63/SS2883 around the 2007 Periastron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 326, 5956, pp.1080-1082. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 507, pp.389-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1178826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00420843v1</w:t>
+                <w:t xml:space="preserve">in2p3-00438793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. Observations of the Prompt and Afterglow Phases of GRB 060602B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of gamma-ray emission from the shell-type supernova remnant RCW 86 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25242,346 +25242,346 @@
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 690, pp.1068-1073. </w:t>
+              <w:t xml:space="preserve">, 2009, 692, pp.1500-1505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/690/2/1068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/692/2/1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00321879v1</w:t>
+                <w:t xml:space="preserve">in2p3-00331427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high energy gamma-ray observations of the binary PSR B1259-63/SS2883 around the 2007 Periastron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. Observations of the Prompt and Afterglow Phases of GRB 060602B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 507, pp.389-396. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 690, pp.1068-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/690/2/1068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00438793v1</w:t>
+                <w:t xml:space="preserve">in2p3-00321879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of gamma-ray emission from the shell-type supernova remnant RCW 86 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Detection of Gamma Rays From a Starburst Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 692, pp.1500-1505. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326, 5956, pp.1080-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/692/2/1500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1178826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00331427v1</w:t>
+                <w:t xml:space="preserve">in2p3-00420843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Imaging of the Very-High-Energy γ-Ray Emission Region in the Central Engine of a Radio Galaxy</w:t>
               </w:r>
@@ -25701,64 +25701,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of very high energy gamma-ray emission coincident with molecular clouds in the W28 (G6.4-0.1) field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25835,64 +25835,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The energy spectrum of cosmic-ray electrons at TeV energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25963,70 +25963,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00341406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-rays from Dark Matter annihilations around Intermediate Mass Black Holes with the H.E.S.S. experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">HESS very-high-energy gamma-ray sources without identified counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26042,125 +26042,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.072008. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 477, pp.353-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.78.072008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00288992v1</w:t>
+                <w:t xml:space="preserve">in2p3-00196769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a SNR/Molecular Cloud Association Within HESS J1745-303</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of very-high-energy gamma-ray emission from the vicinity of PSR J1913+1011 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26180,121 +26180,121 @@
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 483, pp.509-517. </w:t>
+              <w:t xml:space="preserve">, 2008, 484, pp.435-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20079230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00274380v1</w:t>
+                <w:t xml:space="preserve">in2p3-00260702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS Observations and VLT Spectroscopy of PG 1553+113</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of a VHE gamma-ray source coincident with the supernova remnant CTB 37A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26314,121 +26314,121 @@
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 477, pp.481-489. </w:t>
+              <w:t xml:space="preserve">, 2008, 490, pp.685-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00184500v1</w:t>
+                <w:t xml:space="preserve">in2p3-00274401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. upper limits for Kepler's supernova remnant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Limits on an Energy Dependence of the Speed of Light from a Flare of the Active Galaxy PKS 2155-304</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26444,125 +26444,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 488, pp.219-223. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.170402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.170402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00289653v1</w:t>
+                <w:t xml:space="preserve">in2p3-00332607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS very-high-energy gamma-ray sources without identified counterparts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Search for Gamma-rays from Dark Matter annihilations around Intermediate Mass Black Holes with the H.E.S.S. experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26578,125 +26578,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 477, pp.353-363. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.072008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.78.072008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00196769v1</w:t>
+                <w:t xml:space="preserve">in2p3-00288992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very-high-energy gamma-ray emission from the vicinity of PSR J1913+1011 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Exploring a SNR/Molecular Cloud Association Within HESS J1745-303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26716,121 +26716,121 @@
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 484, pp.435-440. </w:t>
+              <w:t xml:space="preserve">, 2008, 483, pp.509-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20079230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00260702v1</w:t>
+                <w:t xml:space="preserve">in2p3-00274380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a VHE gamma-ray source coincident with the supernova remnant CTB 37A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. upper limits for Kepler's supernova remnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26850,121 +26850,121 @@
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 490, pp.685-693. </w:t>
+              <w:t xml:space="preserve">, 2008, 488, pp.219-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00274401v1</w:t>
+                <w:t xml:space="preserve">in2p3-00289653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on an Energy Dependence of the Speed of Light from a Flare of the Active Galaxy PKS 2155-304</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">HESS Observations and VLT Spectroscopy of PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26980,125 +26980,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.170402. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 477, pp.481-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.170402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00332607v1</w:t>
+                <w:t xml:space="preserve">in2p3-00184500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandra and H.E.S.S. observations of the Supernova Remnant CTB 37B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27175,64 +27175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of the Sagittarius Dwarf galaxy by the H.E.S.S. experiment and search for a Dark Matter signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27309,64 +27309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Limits from HESS active galactic nuclei Observations in 2005-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27443,64 +27443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of VHE gamma-rays from the high-frequency-peaked BL Lac object RGB J0152+017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27577,64 +27577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H.E.S.S. and Chandra observations of Sagittarius A* during an X-ray flare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27711,51 +27711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of VHE gamma-ray emission from the distant blazar 1ES 1101-232 with H.E.S.S. and broadband characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27839,582 +27839,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00148778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Pulsed VHE Gamma-Ray Emission from Young Pulsars with H.E.S.S</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the X-ray/TeV engine in Mkn 421</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giebels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khélifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 466, pp.543-554. </w:t>
+              <w:t xml:space="preserve">, 2007, 462, pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00130812v1</w:t>
+                <w:t xml:space="preserve">hal-00398299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE gamma-rays from the distant BL Lacertae 1ES 0347-121</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. observations of the supernova remnant RX J0852.0-4622: shell-type morphology and spectrum of a widely extended VHE gamma-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Behera</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 473, pp.L25-L28. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 661, pp.236-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/512603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00177454v1</w:t>
+                <w:t xml:space="preserve">in2p3-00124615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the X-ray/TeV engine in Mkn 421</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First ground based measurement of atmospheric Cherenkov light from cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 462, pp.29. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.042004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.75.042004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398299v1</w:t>
+                <w:t xml:space="preserve">in2p3-00134805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of the supernova remnant RX J0852.0-4622: shell-type morphology and spectrum of a widely extended VHE gamma-ray source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">New constraints on the Mid-IR EBL from the HESS discovery of VHE gamma rays from 1ES 0229+200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 661, pp.236-249. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, pp.L9-L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/512603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00124615v1</w:t>
+                <w:t xml:space="preserve">in2p3-00175791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the Mid-IR EBL from the HESS discovery of VHE gamma rays from 1ES 0229+200</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of VHE gamma-rays from the distant BL Lacertae 1ES 0347-121</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -28428,121 +28428,121 @@
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 475, pp.L9-L13. </w:t>
+              <w:t xml:space="preserve">, 2007, 473, pp.L25-L28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00175791v1</w:t>
+                <w:t xml:space="preserve">in2p3-00177454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First ground based measurement of atmospheric Cherenkov light from cosmic rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Primary particle acceleration above 100 TeV in the shell-type Supernova Remnant RX J1713.7-3946 with deep H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28558,125 +28558,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.042004. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 464, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.75.042004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00134805v1</w:t>
+                <w:t xml:space="preserve">in2p3-00118195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary particle acceleration above 100 TeV in the shell-type Supernova Remnant RX J1713.7-3946 with deep H.E.S.S. observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Search for Pulsed VHE Gamma-Ray Emission from Young Pulsars with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28696,134 +28696,134 @@
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.235-243. </w:t>
+              <w:t xml:space="preserve">, 2007, 466, pp.543-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00118195v1</w:t>
+                <w:t xml:space="preserve">in2p3-00130812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of two candidate pulsar wind nebulae in very-high-energy gamma rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28881,217 +28881,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00148471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a point-like very-high-energy gamma-ray source in Monoceros</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">An Exceptional VHE Gamma-Ray Flare of PKS 2155-304</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077299⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 664, pp.L71-L74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/520635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00147240v1</w:t>
+                <w:t xml:space="preserve">in2p3-00152627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of extended very-high-energy gamma-ray emission towards the young stellar cluster Westerlund 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29100,266 +29100,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 467, pp.1075-1080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20066950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00142313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exceptional VHE Gamma-Ray Flare of PKS 2155-304</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Discovery of a point-like very-high-energy gamma-ray source in Monoceros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 664, pp.L71-L74. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 469, pp.L1-L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/520635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00152627v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00147240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher's Note: HESS Observations of the Galactic Center Region and Their Possible Dark Matter Interpretation [Phys. Rev. Lett. 97, 221102 (2006)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29423,64 +29423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of a VHE gamma-ray spectral maximum from a Cosmic source: H.E.S.S. discovery of the Vela X nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29551,335 +29551,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H.E.S.S. survey of the Inner Galaxy in very high-energy gamma-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of Very High Energy Gamma-Ray Emission from the BL Lac Object H2356-309 with the H.E.S.S. Cherenkov Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 455, pp.461-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025463v1</w:t>
+                <w:t xml:space="preserve">in2p3-00124806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H.E.S.S. Survey of the inner galaxy in very high energy gamma rays.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of Very-High-Energy Gamma-Rays from the Galactic Centre Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wystan Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 439, pp.695-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/498013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00398207v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low level of extragalactic background light with gamma-ray spectra from distant blazars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">HESS Observations of the Galactic Center Region and Their Possible Dark Matter Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -29889,527 +29898,518 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.221102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.221102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature04680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024536v1</w:t>
+                <w:t xml:space="preserve">in2p3-00137679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Very-High-Energy Gamma-Rays from the Galactic Centre Ridge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">The H.E.S.S. Survey of the inner galaxy in very high energy gamma rays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wystan Benbow</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 636, pp.777-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/498013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature04467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025901v1</w:t>
+                <w:t xml:space="preserve">hal-00398207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS Observations of the Galactic Center Region and Their Possible Dark Matter Interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">The H.E.S.S. survey of the Inner Galaxy in very high-energy gamma-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 636, pp.777-797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.221102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00137679v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Very High Energy Gamma-Ray Emission from the BL Lac Object H2356-309 with the H.E.S.S. Cherenkov Telescopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A low level of extragalactic background light with gamma-ray spectra from distant blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 455, pp.461-466. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440, pp.1018-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature04680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00124806v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast variability of TeV gamma-rays from the radio galaxy M 87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30486,77 +30486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.9 day orbital modulation in the TeV gamma-ray flux and spectrum from the X-ray binary LS 5039</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30614,338 +30614,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00124857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for VHE Gamma-ray Emission from the Distant BL Lac PG 1553+113</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of the two wings of the Kookaburra complex in VHE gamma -rays with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wystan Benbow</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 448, pp.L19-L23. </w:t>
+              <w:t xml:space="preserve">, 2006, 456, pp.245-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200600010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025548v1</w:t>
+                <w:t xml:space="preserve">in2p3-00124916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the two wings of the Kookaburra complex in VHE gamma -rays with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Evidence for VHE Gamma-ray Emission from the Distant BL Lac PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wystan Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 456, pp.245-251. </w:t>
+              <w:t xml:space="preserve">, 2006, 448, pp.L19-L23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200600010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00124916v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of the Crab Nebula with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31022,77 +31022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed spectral and morphological study of the gamma-ray supernova remnant RX J1713.7-3946 with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31290,64 +31290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy dependent $\gamma$-ray morphology in the pulsar wind nebula HESS J1825-137</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31418,70 +31418,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00121031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for TeV emission from the region around PSR B1706-44 with the H.E.S.S. experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Serendipitous discovery of the unidentified extended TeV gamma-ray source HESS J1303-631</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31501,147 +31501,147 @@
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 432, pp.L9-L12. </w:t>
+              <w:t xml:space="preserve">, 2005, 439, pp.1013-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023668v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of very high energy gamma rays associated with an X-ray binary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31686,1021 +31686,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of TeV $\gamma$-ray Emission from the Shell-Type Supernova Remnant RX J0852.0-4622 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Search for TeV emission from the region around PSR B1706-44 with the H.E.S.S. experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-M. Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 437, pp.L7-L10. </w:t>
+              <w:t xml:space="preserve">, 2005, 432, pp.L9-L12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024345v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Selected AGN with HESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Observations of Mkn 421 in 2004 with H.E.S.S. at large zenith angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-M. Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 441, pp.465-472. </w:t>
+              <w:t xml:space="preserve">, 2005, 437, pp.95-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024534v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Mkn 421 in 2004 with H.E.S.S. at large zenith angles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Detection of TeV $\gamma$-ray Emission from the Shell-Type Supernova Remnant RX J0852.0-4622 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 437, pp.95-99. </w:t>
+              <w:t xml:space="preserve">, 2005, 437, pp.L7-L10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024439v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new population of very high energy gamma-ray sources in the Milky Way</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Observations of Selected AGN with HESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 307, pp.1938-1942. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 441, pp.465-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1108643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024064v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for very high energy gamma-ray emission from the starburst galaxy NGC 253 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A new population of very high energy gamma-ray sources in the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-M. Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 442, pp.177-183. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 307, pp.1938-1942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1108643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024438v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE gamma rays from PKS 2005-489</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of the Binary Pulsar PSR B1259-63 in Very-High-Energy Gamma Rays around Periastron with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 436, pp.L17-L20. </w:t>
+              <w:t xml:space="preserve">, 2005, 442, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20052983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024315v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the Binary Pulsar PSR B1259-63 in Very-High-Energy Gamma Rays around Periastron with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A search for very high energy gamma-ray emission from the starburst galaxy NGC 253 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442, pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2005, 442, pp.177-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20052983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024875v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-wavelength observations of PKS 2155-304 with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32758,230 +32758,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serendipitous discovery of the unidentified extended TeV gamma-ray source HESS J1303-631</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discovery of VHE gamma rays from PKS 2005-489</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 439, pp.1013-1021. </w:t>
+              <w:t xml:space="preserve">, 2005, 436, pp.L17-L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024344v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. Observations of PKS 2155-304</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33032,90 +33032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limits to the SN1006 multi-TeV gamma-ray flux from HESS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33166,64 +33166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high energy gamma rays from the composite SNR G0.9+0.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33300,64 +33300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible association of the new VHE gamma-ray source HESS J1825--137 with the pulsar wind nebula G18.0--0.7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33434,64 +33434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of very high energy gamma-rays associated with an X-ray binary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33559,90 +33559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of extended VHE gamma-ray emission from the asymmetric pulsar wind nebula in MSH 15-52 with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33693,64 +33693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high-energy gamma rays from the direction of Sagittarius A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33827,64 +33827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of cameras of the H.E.S.S. detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34000,51 +34000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34233,90 +34233,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of the BL Lac object 1ES1426+428 in the Very High Energy gamma-ray band by the CAT Telescope from 1998-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vorobiov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 391, pp.L25-L28</w:t>
@@ -34371,77 +34371,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Punch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Tavernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 374, pp.895-906</w:t>
@@ -34822,51 +34822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0312DE7A"/>
+    <w:nsid w:val="DFB69142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35053,51 +35053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-khelifi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6876-5577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070186669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/khelifi_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3053/1/012032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Gershon Green" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Patricelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1534" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03516688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servillat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuessling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Khelifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giunti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kosack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kostunin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mohrmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Ona Wilhelmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spir-Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giavitto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jouvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Donath" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kerszberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0765" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefaucheur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kosack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perkins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes King" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0845" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arache Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0781" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulgarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schwanke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232224" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0838" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Contreras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00848794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Glicenstein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barcelo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A. Barrio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamatescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernll&#246;hr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carmona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrabito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graciani Diaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/396/3/032007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Elles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nukri Komin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gl&#252;ck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. de Jager" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Jager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrigan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Atai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Funk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hinton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lohse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Masterson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlenker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beilicke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costamente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masterson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Naurois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.02.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CF3LCT5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bolz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jung" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Redondo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011860v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-M. Chounet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debiais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G. Akhperjanian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andronache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auriemma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010973v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergeret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chounet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barrios-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tora Therese H&#248;iland Arnesen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anushka Batt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:97f63671d7ba8ee725509012a1d8f8e65e725243;origin=https://github.com/gammapy/gammapy;visit=swh:1:snp:759c96033cfb6ba7aff2aae3e43ecb63a4f091f1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946565v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bernete" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Biederbeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Djuvsland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9405c2435b92c1267179543aaf913e9a3fda6ced" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35efbccd1f9aab4f35abfc7343910bcde558c147" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Feijen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gr&#233;aux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giunti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e1250d2df124fba2b389a446beb135843c311c62" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Enrique Ruiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:7e2976713facc0d443ade5279e91c4ae6b38c6c4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Aguasca Cabot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Buchner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carreto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Cheng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:722dae11664cdf6b804fd1daf57083579ab2f297" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110590v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giebels" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Anguner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ashkar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243096" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn0567" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2e04" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcaro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf64b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038949" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263207v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140962" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260812v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Arcaro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe8560" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522381v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Adams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brill" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Buckley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capasso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac29b7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262638v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abff59" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141486" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.102002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Algaba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balokovi&#263;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abef71" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0fe1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02892930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936900" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2354-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178771v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa999" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458766v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935906" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000268v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936621" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705219v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936761" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038851" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0910-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02129828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nigro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hassan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834938" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381934v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1743-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf1c4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02154704v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935242" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921605v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2686" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177383v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935458" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371616v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1031" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935704" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990428v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834335" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851325v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732153" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272839v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526545" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732098" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867378v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832640" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410558v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527843" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802098v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ahnen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babi&#263;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731169" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737884v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty439" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732426" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730737" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201101" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Ait Benkhali" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730581" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797874v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628695" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krayzel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527773" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833680v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833202" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724846v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732125" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863307v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1378" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/11/037" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815286v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730824" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410561v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480223v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629377" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375701v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629790" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019707v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630151" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864552v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angelis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcenery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallamaci" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2018.07.001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731200" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411110v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Chevalier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629427" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447669v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629117" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01379906v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629419" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669863v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa97d2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375706v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.151302" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303680v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17147" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01085027v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2148" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119861v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/65" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478856v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118897v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.081301" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139213v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525699" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082768v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321436" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108646v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424805" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025854v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322694" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01109515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261313" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01086427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aramo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baushev" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.08.005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061878v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424142" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082757v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112012" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122007" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618551v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu826" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947902v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322510" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947889v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu139" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975408v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu459" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907620v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322914" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061876v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/794/1/L1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020011v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322984" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00950495v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behera" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/168" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907621v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947917v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322897" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907640v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corona" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauron" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghislain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goffin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.05.093" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780746v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041301" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780750v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220612" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838140v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1081" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907630v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135395v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321135" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094464v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balenderan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321108" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135393v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220996" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765959v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220355" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094457v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220719" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798116v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/in2p3-00907615v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321639" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833890v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnacka" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanch Bigas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.10.002" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679476v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/2/123" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748538v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219814" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713837v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/158" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725521v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219655" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697570v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21180.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640986v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117928" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748534v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219919" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690898v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218910" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679463v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117509" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660462v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118406" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684777v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218843" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580801v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.161301" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00629030v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117445" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607259v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117171" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00519435v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015290" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591116v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/12" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596124v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016425" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580720v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116545" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561756v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.007" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562644v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.006" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538908v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015187" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631791v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496192v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912363" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445182v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913073" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631830v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460883v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16014.x" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496913v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014321" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631853v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496202v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913916" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496200v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014484" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354648v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811072" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00324687v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/1/175" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00393808v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811357" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00367126v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L40" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410625v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811569" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345966v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811372" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402427v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912086" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380853v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913323" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410643v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912128" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445870v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913389" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420843v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178826" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321879v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/690/2/1068" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438793v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912339" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00331427v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/692/2/1500" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414261v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175406" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221478v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077765" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00341406v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.261104" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00288992v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.072008" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00274380v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079230" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184500v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078603" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289653v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809401" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00196769v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078516" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260702v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078715" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00274401v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809722" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00332607v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.170402" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263525v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809655" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188227v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.11.007" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189509v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078604" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263434v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809603" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00348809v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810912" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148778v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077057" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130812v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066737" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177454v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078412" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398299v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066134" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124615v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512603" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175791v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078462" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134805v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.75.042004" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118195v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066381" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148471v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077280" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147240v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aharonian" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077299" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142313v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066950" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152627v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520635" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398291v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.249901" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025549v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wystan Benbow" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200600014" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025463v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398207v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498013" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024536v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04680" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025901v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04467" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137679v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.221102" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124806v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054732" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118136v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1134408" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124857v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065940" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025548v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200600010" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124916v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065511" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107167v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065351" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025465v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054279" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126682v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaud" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/509077" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121031v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065546" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023668v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Aye" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500008" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398138v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1113764" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024345v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500130" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024534v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053478" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024439v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053050" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024064v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1108643" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024438v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053521" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024315v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500113" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024875v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052983" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024349v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053353" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024344v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053195" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023654v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041853" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024436v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042522" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023664v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500022" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025035v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500180" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024532v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024066v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500105" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022258v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400055" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025285v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2004.06.006" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023291v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Aharonian" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02960" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021576v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernloehr" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carrol" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornils" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfahem" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espigat" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013644v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorobiov" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010964v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Tavernet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002393v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-khelifi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6876-5577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070186669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/khelifi_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3053/1/012032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Gershon Green" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Patricelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1534" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03516688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servillat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuessling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Khelifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kostunin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mohrmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Ona Wilhelmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0779" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giunti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kosack" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spir-Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giavitto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jouvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Donath" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kerszberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0765" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefaucheur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kosack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perkins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes King" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0845" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulgarelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schwanke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232224" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arache Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0837" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0781" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0838" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Contreras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00848794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Glicenstein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barcelo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A. Barrio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamatescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernll&#246;hr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carmona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrabito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graciani Diaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/396/3/032007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Elles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nukri Komin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gl&#252;ck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. de Jager" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Jager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrigan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Atai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Funk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hinton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lohse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Masterson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlenker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beilicke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costamente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masterson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Naurois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.02.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CF3LCT5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bolz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jung" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Redondo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G. Akhperjanian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andronache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auriemma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-M. Chounet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debiais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010973v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergeret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chounet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barrios-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tora Therese H&#248;iland Arnesen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anushka Batt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:97f63671d7ba8ee725509012a1d8f8e65e725243;origin=https://github.com/gammapy/gammapy;visit=swh:1:snp:759c96033cfb6ba7aff2aae3e43ecb63a4f091f1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946565v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bernete" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Biederbeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Djuvsland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9405c2435b92c1267179543aaf913e9a3fda6ced" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35efbccd1f9aab4f35abfc7343910bcde558c147" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Feijen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gr&#233;aux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giunti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e1250d2df124fba2b389a446beb135843c311c62" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Enrique Ruiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:7e2976713facc0d443ade5279e91c4ae6b38c6c4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Aguasca Cabot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Buchner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carreto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Cheng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:722dae11664cdf6b804fd1daf57083579ab2f297" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110590v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giebels" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Anguner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ashkar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243096" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn0567" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2e04" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcaro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf64b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038949" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263207v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140962" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260812v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Arcaro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe8560" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522381v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Adams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brill" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Buckley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capasso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac29b7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262638v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abff59" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141486" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.102002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Algaba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balokovi&#263;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abef71" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0fe1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02892930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936900" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939975v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178771v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa999" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099102v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2354-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935906" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000268v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936621" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705219v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936761" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038851" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0910-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02129828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nigro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hassan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834938" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02154704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935242" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921605v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2686" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177383v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935458" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371616v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1031" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381934v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1743-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf1c4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935704" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990428v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834335" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851325v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732153" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703478v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732426" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730737" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527843" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526545" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832640" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781990v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732098" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802098v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ahnen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babi&#263;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731169" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty439" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201101" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Ait Benkhali" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730581" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797874v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628695" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724846v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732125" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833680v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833202" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346019v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krayzel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527773" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863307v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1378" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/11/037" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815286v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730824" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410561v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480223v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629377" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375701v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629790" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019707v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630151" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864552v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angelis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcenery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallamaci" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2018.07.001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411110v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Chevalier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629427" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447669v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629117" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731200" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01379906v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629419" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669863v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa97d2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375706v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.151302" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303680v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17147" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01085027v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2148" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118897v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.081301" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/65" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478856v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139213v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525699" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108646v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424805" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082768v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321436" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025854v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322694" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01109515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261313" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01086427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aramo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baushev" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.08.005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061878v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424142" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975408v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu459" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907620v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322914" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082757v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112012" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947902v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322510" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947889v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu139" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618551v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu826" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091552v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122007" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061876v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/794/1/L1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020011v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322984" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00950495v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behera" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/168" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907621v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947917v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322897" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907640v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corona" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauron" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghislain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goffin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.05.093" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780746v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041301" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907630v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838140v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1081" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780750v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220612" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135395v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321135" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094464v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balenderan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321108" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135393v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220996" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765959v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220355" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094457v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220719" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/in2p3-00907615v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321639" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798116v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833890v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnacka" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanch Bigas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.10.002" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679476v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/2/123" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713837v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/158" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748538v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219814" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640986v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117928" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725521v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219655" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697570v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21180.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748534v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219919" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690898v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218910" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684777v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218843" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660462v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118406" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679463v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117509" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591116v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/12" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596124v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016425" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580720v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116545" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00629030v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117445" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580801v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.161301" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607259v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117171" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00519435v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015290" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561756v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.007" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562644v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.006" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538908v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015187" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631791v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445182v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913073" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496192v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912363" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631830v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496913v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014321" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460883v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16014.x" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631853v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496200v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014484" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496202v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913916" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354648v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811072" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00324687v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/1/175" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00367126v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L40" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00393808v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811357" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345966v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811372" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410625v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811569" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380853v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913323" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402427v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912086" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410643v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912128" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445870v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913389" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438793v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912339" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00331427v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/692/2/1500" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321879v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/690/2/1068" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420843v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178826" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414261v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175406" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221478v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077765" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00341406v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.261104" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00196769v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078516" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260702v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078715" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00274401v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809722" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00332607v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.170402" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00288992v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.072008" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00274380v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079230" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289653v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809401" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184500v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078603" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263525v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809655" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188227v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.11.007" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189509v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078604" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263434v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809603" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00348809v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810912" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148778v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077057" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398299v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066134" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124615v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512603" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134805v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.75.042004" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175791v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078462" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177454v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078412" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118195v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066381" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130812v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066737" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148471v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077280" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152627v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520635" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142313v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066950" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147240v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aharonian" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077299" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398291v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.249901" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025549v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wystan Benbow" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200600014" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124806v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054732" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025901v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04467" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137679v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.221102" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398207v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498013" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025463v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024536v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04680" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118136v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1134408" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124857v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065940" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124916v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065511" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025548v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200600010" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107167v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065351" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025465v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054279" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126682v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaud" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/509077" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121031v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065546" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024344v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Aye" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053195" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398138v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1113764" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023668v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500008" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024439v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053050" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024345v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500130" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024534v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053478" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024064v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1108643" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024875v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052983" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024438v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053521" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024349v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053353" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024315v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500113" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023654v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041853" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024436v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042522" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023664v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500022" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025035v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500180" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024532v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024066v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500105" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022258v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400055" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025285v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2004.06.006" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023291v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Aharonian" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02960" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021576v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernloehr" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carrol" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornils" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfahem" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espigat" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013644v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorobiov" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010964v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Tavernet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002393v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>