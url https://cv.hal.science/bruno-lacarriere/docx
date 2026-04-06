--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -219,629 +219,629 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-accelerated numerical model for packed bed latent heat storage system</w:t>
+                <w:t xml:space="preserve">Neural-Accelerated Dynamic modeling of heat pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessie Tadele Embiale</w:t>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100602⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.126653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285919v1</w:t>
+                <w:t xml:space="preserve">hal-05086722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building thermal control: Hierarchical design from limited data using gray-box or black-box internal models for model predictive control</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neural-accelerated numerical model for packed bed latent heat storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessie Tadele Embiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112936⟩</w:t>
+              <w:t xml:space="preserve">Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.100602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097512v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-Accelerated Dynamic modeling of heat pumps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+                <w:t xml:space="preserve">Building thermal control: Hierarchical design from limited data using gray-box or black-box internal models for model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kergus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 274, pp.126653. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.112936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086722v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+                <w:t xml:space="preserve">A hybrid model for packed bed thermal energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.113068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.113068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745609v1</w:t>
+                <w:t xml:space="preserve">hal-04746406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid model for packed bed thermal energy storage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, pp.113068. </w:t>
+              <w:t xml:space="preserve">Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.113068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04746406v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t>
               </w:r>
@@ -866,64 +866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4855), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -983,51 +983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Nérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,77 +1100,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-level and multi-objective optimization of renewable energy sources and storage planning to support existing overloaded electricity grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1450-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1243,51 +1243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1328,598 +1328,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal heat and electric power flows in the presence of intermittent renewable source, heat storage and variable grid electricity tariff</w:t>
+                <w:t xml:space="preserve">Initial approximation of the implications for architecture due to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
+                <w:t xml:space="preserve">Ivan Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Laumert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">Paulo Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami G Al-Ghamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114430⟩</w:t>
+              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.337-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17512549.2018.1562980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271734v1</w:t>
+                <w:t xml:space="preserve">hal-04624413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial approximation of the implications for architecture due to climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrified District Heating Networks: A Thermo-Economic Optimisation Based on Exergy and Energy Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Corre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Laumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.337-367. </w:t>
+              <w:t xml:space="preserve">International Journal of Exergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17512549.2018.1562980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEX.2021.115088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04624413v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrified District Heating Networks: A Thermo-Economic Optimisation Based on Exergy and Energy Analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
+                <w:t xml:space="preserve">Techno-economic relevance of absorption chillers to enhance existing 3GDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Exergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEX.2021.115088⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The 17th International Symposium on District Heating and Cooling, 7 (Suppl 4), pp.282 - 293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214522v1</w:t>
+                <w:t xml:space="preserve">hal-04653769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic relevance of absorption chillers to enhance existing 3GDH</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimal heat and electric power flows in the presence of intermittent renewable source, heat storage and variable grid electricity tariff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Laumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, The 17th International Symposium on District Heating and Cooling, 7 (Suppl 4), pp.282 - 293. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, pp.114430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653769v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-Economic feasibility of Trigeneration systems with thermal storage: the impact of the load size and spark spread rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sandoval-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Sandoval-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,90 +2009,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of multi-energy systems through multi-prosumer node and economic model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clément Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118 (105778), </w:t>
@@ -2124,356 +2124,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Finite Volumes Method for the Simulation of Dynamic District Heating Networks</w:t>
+                <w:t xml:space="preserve">A multi-objective optimization model for the operation of decentralized multi-energy systems A multi-objective optimization model for the operation of decentralized multi-energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
+                <w:t xml:space="preserve">Yolaine Adihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.06.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1343 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152147v1</w:t>
+                <w:t xml:space="preserve">hal-02372913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model for the operation of decentralized multi-energy systems A multi-objective optimization model for the operation of decentralized multi-energy systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified Finite Volumes Method for the Simulation of Dynamic District Heating Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Adihou</w:t>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1343 (1), </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.954-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372913v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal placement and sizing of heat pumps and heat only boilers in a coupled electricity and heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Laumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 182, pp.122-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2507,103 +2507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a dynamic simulation tool and a multi-criteria decision aiding algorithm for improving existing District Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dessarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149, pp.266 - 275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2637,90 +2637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended energy hub approach for load flow analysis of highly coupled district energy networks: Illustration with electricity and heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 212, pp.850 - 867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2780,64 +2780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2890,1313 +2890,1313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant data selection method for energy consumption prediction of low energy building based on support vector machine</w:t>
+                <w:t xml:space="preserve">The impact of climate change on building heat demand in different climate types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subodh Paudel</w:t>
+                <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elmitri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">René Kamphuis</w:t>
+                <w:t xml:space="preserve">André Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 138, pp.240-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 149, pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962115v1</w:t>
+                <w:t xml:space="preserve">hal-01960738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the feasibility of using the heat demand-outdoor temperature function for a long-term district heat demand forecast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">On the performance of district heating systems in urban environment: an emergy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.05.093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962110v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economic Assessment of Active Latent Heat Thermal Energy Storage Systems with Low-Temperature District Heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Assessing the techno-economic impact of low-temperature subnets in conventional district heating networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N.W. Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5278/ijsepm.2017.13.2⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.260 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960806v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of district heating systems in urban environment: an emergy approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Techno-Economic Assessment of Active Latent Heat Thermal Energy Storage Systems with Low-Temperature District Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi Espagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N.W. Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.124⟩</w:t>
+              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5278/ijsepm.2017.13.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01962118v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the techno-economic impact of low-temperature subnets in conventional district heating networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing the feasibility of using the heat demand-outdoor temperature function for a long-term district heat demand forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 116, pp.260 - 272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.05.073⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 116, pp.460-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.05.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735279v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of renovation measures on building environmental performance: An emergy approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Andrić</w:t>
+                <w:t xml:space="preserve">A relevant data selection method for energy consumption prediction of low energy building based on support vector machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pina</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 162, pp.776-790. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.240-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962109v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change on building heat demand in different climate types</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The impact of renovation measures on building environmental performance: An emergy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 149, pp.225-234. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.776-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960738v1</w:t>
+                <w:t xml:space="preserve">hal-01962109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and exergy evaluation of ethanol catalytic steam reforming in a membrane reactor</w:t>
+                <w:t xml:space="preserve">Energetic and exergetic analysis of alternative low-temperature based district heating substations arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hedayati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">J Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Nw Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Llorca</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.01.058⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.71 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5541/ijot.5000148882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291751v1</w:t>
+                <w:t xml:space="preserve">hal-01525693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic and exergetic analysis of alternative low-temperature based district heating substations arrangements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and exergy evaluation of ethanol catalytic steam reforming in a membrane reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Nw Chiu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Ali Hedayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Martin</w:t>
+                <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (2), pp.71 - 80. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 268, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5541/ijot.5000148882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525693v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the long-term effect of climate change on building heat demand: Case study on a district level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.77 - 93. </w:t>
@@ -4246,90 +4246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation of pure hydrogen production via ethanol steam reforming in a catalytic membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.316 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4363,77 +4363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial surplus heat transportation for use in district heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Nw Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4492,90 +4492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergy assessment of the benefits of closed-loop recycling accounting for material losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ruben Deutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 315, pp.77--87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,64 +4622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallurgical recycling processes: Sustainability ratios and environmental performance assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97, pp.66-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4713,90 +4713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergetic study of catalytic steam reforming of bio-ethanol over Pd-Rh/CeO2 with hydrogen purification in a membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (8), pp.3574-3581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4824,508 +4824,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo Dynamic Transitional Modeling of Building Heating Energy Demand Using Artificial Neural Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of sensitivity analysis in building energy simulations: Combining first- and second-order elementary effects methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elmtiri</w:t>
+                <w:t xml:space="preserve">David Garcia Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wil Kling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">Bernard Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70C, pp. 81-93, S0378-7788(13)00758-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.051⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 68, Part C, pp.741 - 750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916275v1</w:t>
+                <w:t xml:space="preserve">hal-00947577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Resource Assessment in Europe Using Emergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Accounting and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.347-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5890/JEAM.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral resource assessment: Compliance between Emergy and Exergy respecting Odum's hierarchy concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Pseudo Dynamic Transitional Modeling of Building Heating Energy Demand Using Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmtiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wil Kling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70C, pp. 81-93, S0378-7788(13)00758-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.09.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879451v1</w:t>
+                <w:t xml:space="preserve">hal-00916275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sensitivity analysis in building energy simulations: Combining first- and second-order elementary effects methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mineral resource assessment: Compliance between Emergy and Exergy respecting Odum's hierarchy concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, Part C, pp.741 - 750. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 272, pp.208-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947577v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon footprint and emergy combination for eco-environmental assessment of cleaner heat production</w:t>
               </w:r>
@@ -5337,64 +5337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5454,77 +5454,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of building material recycle or reuse on selected emergy ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5571,64 +5571,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling flows in emergy evaluation: A mathematical paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 222 (17), pp.3071-3081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5662,51 +5662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental unsteady characterization of heat transfer in a multi-layer wall including air layers—Application to vertically perforated bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,51 +5804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,51 +5920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of heat transfer in a wall of vertically perforated bricks: influence of assembly method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,420 +6050,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t>
+                <w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Geneve, France. pp.3110-3114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2025.2264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506765v1</w:t>
+                <w:t xml:space="preserve">hal-05379736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379736v1</w:t>
+                <w:t xml:space="preserve">hal-05397875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Hodencq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397875v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surrogate model for heat exchanger using non-intrusive reduced order modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2024: 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece. pp.1023-1034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6497,103 +6497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubon Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6621,737 +6621,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223359v1</w:t>
+                <w:t xml:space="preserve">hal-04639756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+                <w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639756v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Uncertainties in Power Demand Estimation on the Optimal Design of Renewable Energy Sources and Storage Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Fakih</w:t>
+                <w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGE 2022: IEEE 10th International Conference on Smart Energy Grid Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03792486v1</w:t>
+                <w:t xml:space="preserve">hal-03595359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of Uncertainties in Power Demand Estimation on the Optimal Design of Renewable Energy Sources and Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEGE 2022: IEEE 10th International Conference on Smart Energy Grid Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oshawa, Canada. pp.68-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEGE55279.2022.9889769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595359v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03792486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal scheduling of energy and mass flows based on networked multi-carrier hubs formulation: a general framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Allocation and Sizing of Renewable Energy Sources and Storage Systems to Support Over-Solicited Electricity Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2022 - The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11581/dtu.00000267⟩</w:t>
+              <w:t xml:space="preserve">2022 6th International Conference on Green Energy and Applications (ICGEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Singapour, Singapore. pp.14-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icgea54406.2022.9791941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043307v1</w:t>
+                <w:t xml:space="preserve">hal-04652855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Allocation and Sizing of Renewable Energy Sources and Storage Systems to Support Over-Solicited Electricity Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Fakih</w:t>
+                <w:t xml:space="preserve">Optimal scheduling of energy and mass flows based on networked multi-carrier hubs formulation: a general framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Majidniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 6th International Conference on Green Energy and Applications (ICGEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Singapour, Singapore. pp.14-21, </w:t>
+              <w:t xml:space="preserve">ECOS 2022 - The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenaghen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icgea54406.2022.9791941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11581/dtu.00000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652855v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and benefits of small-scale anaerobic digestion of urban wastes at distric scale</w:t>
               </w:r>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7497,64 +7497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7592,77 +7592,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Power Demand Uncertainties on the Electrical Power System Optimization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Palmas De Gran Canaria, Spain. pp.3432-3443, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7690,325 +7690,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihad Aghbalou</w:t>
+                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
+              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02301028v1</w:t>
+                <w:t xml:space="preserve">hal-02292234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Aghbalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292234v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02301028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy analysis and thermo-economic optimization of a district heating network with solar- photovoltaic and heat pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Laumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Wrocław, Poland</w:t>
@@ -8037,103 +8037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-dynamic simulation on a district energy system made of coupling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Laumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 : 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8158,103 +8158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Heat Transport in District Heating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8279,90 +8279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the LoRa® technology and assessment of its relevance in optimal district heating management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8387,103 +8387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of global warming and building renovation measures on district heating networks techno-economic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark</w:t>
@@ -8506,908 +8506,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility analysis of an electricity, cooling and heating microgrid developed for a University Campus in Lisbon, Portugal using Combined Heat, Cooling and Power</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Eskander</w:t>
+                <w:t xml:space="preserve">Technico-economic assessment of thermal energy storage integration with low-temperature district heating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi Espagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pires</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos A Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570112v1</w:t>
+                <w:t xml:space="preserve">hal-02873499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of the transmitted information quality on the management of 4th Generation district heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Toutain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 nd International Conference on Smart Energy Systems and 4 th Generation District</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technico-economic assessment of thermal energy storage integration with low-temperature district heating.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
+                <w:t xml:space="preserve">Feasibility analysis of an electricity, cooling and heating microgrid developed for a University Campus in Lisbon, Portugal using Combined Heat, Cooling and Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sandoval-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Eskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Nw Chiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">Carlos A Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">The 29th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873499v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy and Energy Evaluation of Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">The impact of climate change and building renovation on heating related CO2 emissions on a neighbourhood level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Llorca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
+              <w:t xml:space="preserve">CISBAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873633v1</w:t>
+                <w:t xml:space="preserve">hal-02873517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and building renovation on heating related CO2 emissions on a neighbourhood level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Andrić</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling study of Catalytic Steam Reforming of Bio-ethanol over Pd-Rh/CeO2 in a Membrane Reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hedayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Silva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873517v1</w:t>
+                <w:t xml:space="preserve">hal-02873763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling study of Catalytic Steam Reforming of Bio-ethanol over Pd-Rh/CeO2 in a Membrane Reactor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Dynamic Modeling of Pure Hydrogen Production via Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Llorca</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873763v1</w:t>
+                <w:t xml:space="preserve">hal-02873614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of Pure Hydrogen Production via Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Exergy and Energy Evaluation of Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Llorca</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873614v1</w:t>
+                <w:t xml:space="preserve">hal-02873633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic and exergetic analysis of a low-temperature based district heating substation for low energy buildings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Nw Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9432,103 +9432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environomic Assessment of Industrial Surplus Heat Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Nw Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9553,103 +9553,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Study of the Intregration of Decentralized Solar Heat Generation to a Low-Temperature District Heating Network via Substation Net-Metering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Nw Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9674,103 +9674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machine in Prediction of Building Energy Demand Using Pseudo Dynamic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wil L. Kling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elmitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ECOS 2015-The 28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
@@ -9799,90 +9799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Exergetic evaluation of Bio-ethanol Catalytic Steam Reforming in a Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Catalysis in Membrane Reactors (ICCMR12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Szczecin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9933,64 +9933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Deutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFRET'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10047,51 +10047,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10172,103 +10172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubon Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Signal Processing workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10325,103 +10325,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance assessment of retrofitting existing coal fired power plants to co-firing with biomass: carbon footprint and emergy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10541,51 +10541,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="870ABA56"/>
+    <w:nsid w:val="D29B1499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10772,51 +10772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-lacarriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2827-3126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078096057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessie Tadele Embiale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112936" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.1921857" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andri&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami G Al-Ghamdi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2018.1562980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Eskander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment Blaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.12.090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#227;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDHV2K1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Paudel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmitri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QSH384-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andri&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.05.093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fiacro Castro Flores" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi Espagnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.W. Chiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5278/ijsepm.2017.13.2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.124" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLM25D9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.05.073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L89ZW73-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.047" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQ9NTQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01291751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hedayati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llorca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.01.058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro Flores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nw Chiu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000148882" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gomes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.082" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZN9HZGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0JF65XN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruben Deutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jamali-Zghal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2015.02.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmtiri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Kling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Santarelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2014.12.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879451v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.09.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947577v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.048" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Yaw Amponsah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.09.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.07.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841030v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.06.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monchoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2005.05.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7XPRNHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnis-Sassi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGHQWXR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(02)00049-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0088" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043307v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Majidniya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bautista Angeli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pires" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toutain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourges" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873499v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Nw Chiu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873633v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llorca" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873614v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873807v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil L. Kling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873624v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deutz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076073v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santarelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFWVDNFK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-lacarriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2827-3126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078096057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessie Tadele Embiale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112936" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.1921857" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andri&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami G Al-Ghamdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2018.1562980" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Eskander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment Blaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.12.090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#227;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDHV2K1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andri&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQ9NTQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLM25D9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fiacro Castro Flores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.W. Chiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.05.073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi Espagnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5278/ijsepm.2017.13.2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.05.093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Paudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmitri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QSH384-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L89ZW73-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nw Chiu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000148882" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01291751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hedayati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llorca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.01.058" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gomes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.082" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZN9HZGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0JF65XN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruben Deutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jamali-Zghal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2015.02.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Santarelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2014.12.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmtiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Kling" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.09.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Yaw Amponsah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.09.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.07.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841030v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.06.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monchoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2005.05.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7XPRNHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnis-Sassi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGHQWXR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(02)00049-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0088" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Majidniya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bautista Angeli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Nw Chiu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961838v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toutain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pires" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873517v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llorca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873614v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873633v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873807v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil L. Kling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873624v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deutz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076073v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santarelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFWVDNFK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>