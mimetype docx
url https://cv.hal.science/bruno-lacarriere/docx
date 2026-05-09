--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -219,629 +219,629 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-Accelerated Dynamic modeling of heat pumps</w:t>
+                <w:t xml:space="preserve">Neural-accelerated numerical model for packed bed latent heat storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dessie Tadele Embiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126653⟩</w:t>
+              <w:t xml:space="preserve">Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.100602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086722v1</w:t>
+                <w:t xml:space="preserve">hal-05285919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-accelerated numerical model for packed bed latent heat storage system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Building thermal control: Hierarchical design from limited data using gray-box or black-box internal models for model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kergus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.112936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285919v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building thermal control: Hierarchical design from limited data using gray-box or black-box internal models for model predictive control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+                <w:t xml:space="preserve">Neural-Accelerated Dynamic modeling of heat pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 110, pp.112936. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.126653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097512v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid model for packed bed thermal energy storage system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.113068⟩</w:t>
+              <w:t xml:space="preserve">Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746406v1</w:t>
+                <w:t xml:space="preserve">hal-04745609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid model for packed bed thermal energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.113068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.113068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04745609v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t>
               </w:r>
@@ -866,64 +866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4855), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -951,274 +951,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization framework for evaluating urban thermal systems potential</w:t>
+                <w:t xml:space="preserve">Bi-level and multi-objective optimization of renewable energy sources and storage planning to support existing overloaded electricity grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Nérot</w:t>
+                <w:t xml:space="preserve">Sara Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Lamaison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Lacarrière</w:t>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126851⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1450-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594057v1</w:t>
+                <w:t xml:space="preserve">emse-04185672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-level and multi-objective optimization of renewable energy sources and storage planning to support existing overloaded electricity grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization framework for evaluating urban thermal systems potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fakih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+                <w:t xml:space="preserve">R Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">B Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1450-1466. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, pp.126851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04185672v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of urban wastes: integration and benefits of a small-scale system</w:t>
               </w:r>
@@ -1243,51 +1243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,421 +1462,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrified District Heating Networks: A Thermo-Economic Optimisation Based on Exergy and Energy Analyses</w:t>
+                <w:t xml:space="preserve">Optimal heat and electric power flows in the presence of intermittent renewable source, heat storage and variable grid electricity tariff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Exergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (1), </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, pp.114430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEX.2021.115088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214522v1</w:t>
+                <w:t xml:space="preserve">hal-03271734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic relevance of absorption chillers to enhance existing 3GDH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Bavière</w:t>
+                <w:t xml:space="preserve">Electrified District Heating Networks: A Thermo-Economic Optimisation Based on Exergy and Energy Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Laumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.144⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Exergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEX.2021.115088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653769v1</w:t>
+                <w:t xml:space="preserve">hal-03214522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal heat and electric power flows in the presence of intermittent renewable source, heat storage and variable grid electricity tariff</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Techno-economic relevance of absorption chillers to enhance existing 3GDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 243, pp.114430. </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The 17th International Symposium on District Heating and Cooling, 7 (Suppl 4), pp.282 - 293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271734v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-Economic feasibility of Trigeneration systems with thermal storage: the impact of the load size and spark spread rates</w:t>
               </w:r>
@@ -2022,77 +2022,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clément Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118 (105778), </w:t>
@@ -2124,356 +2124,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model for the operation of decentralized multi-energy systems A multi-objective optimization model for the operation of decentralized multi-energy systems</w:t>
+                <w:t xml:space="preserve">Modified Finite Volumes Method for the Simulation of Dynamic District Heating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Adihou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012104⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.954-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372913v1</w:t>
+                <w:t xml:space="preserve">hal-02152147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Finite Volumes Method for the Simulation of Dynamic District Heating Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A multi-objective optimization model for the operation of decentralized multi-energy systems A multi-objective optimization model for the operation of decentralized multi-energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Adihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 182, pp.954-964. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1343 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152147v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal placement and sizing of heat pumps and heat only boilers in a coupled electricity and heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 182, pp.122-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2507,103 +2507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a dynamic simulation tool and a multi-criteria decision aiding algorithm for improving existing District Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dessarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149, pp.266 - 275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2631,1490 +2631,1490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended energy hub approach for load flow analysis of highly coupled district energy networks: Illustration with electricity and heating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of global warming and building renovation measures on district heating system techno-economic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Andric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.12.090⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.926-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877941v1</w:t>
+                <w:t xml:space="preserve">hal-01960675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of global warming and building renovation measures on district heating system techno-economic parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An extended energy hub approach for load flow analysis of highly coupled district energy networks: Illustration with electricity and heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Laumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.850 - 867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.12.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.03.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01960675v1</w:t>
+                <w:t xml:space="preserve">hal-01877941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change on building heat demand in different climate types</w:t>
+                <w:t xml:space="preserve">Assessing the feasibility of using the heat demand-outdoor temperature function for a long-term district heat demand forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pina</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A. Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.047⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.460-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.05.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960738v1</w:t>
+                <w:t xml:space="preserve">hal-01962110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of district heating systems in urban environment: an emergy approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A relevant data selection method for energy consumption prediction of low energy building based on support vector machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Le Corre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Elmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.124⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.240-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962118v1</w:t>
+                <w:t xml:space="preserve">hal-01962115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the techno-economic impact of low-temperature subnets in conventional district heating networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the performance of district heating systems in urban environment: an emergy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Martin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.05.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735279v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economic Assessment of Active Latent Heat Thermal Energy Storage Systems with Low-Temperature District Heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Assessing the techno-economic impact of low-temperature subnets in conventional district heating networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N.W. Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5278/ijsepm.2017.13.2⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.260 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960806v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the feasibility of using the heat demand-outdoor temperature function for a long-term district heat demand forecast</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Techno-Economic Assessment of Active Latent Heat Thermal Energy Storage Systems with Low-Temperature District Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi Espagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N.W. Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.05.093⟩</w:t>
+              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5278/ijsepm.2017.13.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962110v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant data selection method for energy consumption prediction of low energy building based on support vector machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">The impact of renovation measures on building environmental performance: An emergy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Kamphuis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 138, pp.240-256. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.776-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962115v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of renovation measures on building environmental performance: An emergy approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The impact of climate change on building heat demand in different climate types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 162, pp.776-790. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.225-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962109v1</w:t>
+                <w:t xml:space="preserve">hal-01960738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic and exergetic analysis of alternative low-temperature based district heating substations arrangements</w:t>
+                <w:t xml:space="preserve">Experimental and exergy evaluation of ethanol catalytic steam reforming in a membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Castro Flores</w:t>
+                <w:t xml:space="preserve">Ali Hedayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Nw Chiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V Martin</w:t>
+                <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5541/ijot.5000148882⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 268, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525693v1</w:t>
+                <w:t xml:space="preserve">hal-01291751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and exergy evaluation of ethanol catalytic steam reforming in a membrane reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic and exergetic analysis of alternative low-temperature based district heating substations arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hedayati</w:t>
+                <w:t xml:space="preserve">J Nw Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Llorca</w:t>
+                <w:t xml:space="preserve">V Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 268, pp.68-78. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.71 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.01.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5541/ijot.5000148882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291751v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the long-term effect of climate change on building heat demand: Case study on a district level</w:t>
               </w:r>
@@ -4126,77 +4126,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.77 - 93. </w:t>
@@ -4240,1799 +4240,1823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of pure hydrogen production via ethanol steam reforming in a catalytic membrane reactor</w:t>
+                <w:t xml:space="preserve">Industrial surplus heat transportation for use in district heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hedayati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">J Nw Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Llorca</w:t>
+                <w:t xml:space="preserve">V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117, pp.316 - 324. </w:t>
+              <w:t xml:space="preserve">, 2016, 110, pp.139 - 147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525709v1</w:t>
+                <w:t xml:space="preserve">hal-01525702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial surplus heat transportation for use in district heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic simulation of pure hydrogen production via ethanol steam reforming in a catalytic membrane reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hedayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Nw Chiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Lacarrière</w:t>
+                <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 110, pp.139 - 147. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 117, pp.316 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.05.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01525702v1</w:t>
+                <w:t xml:space="preserve">hal-01525709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy assessment of the benefits of closed-loop recycling accounting for material losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Metallurgical recycling processes: Sustainability ratios and environmental performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2015.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260873v1</w:t>
+                <w:t xml:space="preserve">hal-01204740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgical recycling processes: Sustainability ratios and environmental performance assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Emergy assessment of the benefits of closed-loop recycling accounting for material losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruben Deutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 315, pp.77--87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204740v1</w:t>
+                <w:t xml:space="preserve">hal-01260873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergetic study of catalytic steam reforming of bio-ethanol over Pd-Rh/CeO2 with hydrogen purification in a membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (8), pp.3574-3581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sensitivity analysis in building energy simulations: Combining first- and second-order elementary effects methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pseudo Dynamic Transitional Modeling of Building Heating Energy Demand Using Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmtiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wil Kling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 68, Part C, pp.741 - 750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.048⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 70C, pp. 81-93, S0378-7788(13)00758-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947577v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Resource Assessment in Europe Using Emergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Accounting and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.347-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5890/JEAM.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo Dynamic Transitional Modeling of Building Heating Energy Demand Using Artificial Neural Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wil Kling</w:t>
+                <w:t xml:space="preserve">Mineral resource assessment: Compliance between Emergy and Exergy respecting Odum's hierarchy concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.051⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 272, pp.208-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916275v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral resource assessment: Compliance between Emergy and Exergy respecting Odum's hierarchy concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application of sensitivity analysis in building energy simulations: Combining first- and second-order elementary effects methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.09.017⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, Part C, pp.741 - 750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879451v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon footprint and emergy combination for eco-environmental assessment of cleaner heat production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.446-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of building material recycle or reuse on selected emergy ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67, pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling flows in emergy evaluation: A mathematical paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 222 (17), pp.3071-3081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental unsteady characterization of heat transfer in a multi-layer wall including air layers—Application to vertically perforated bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (3), pp.232-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2005.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of a human thermal environment by inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnis-Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (17-18), pp.2176 - 2183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of heat transfer in a wall of vertically perforated bricks: influence of assembly method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (3), pp.229-237. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-7788(02)00049-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6042,743 +6066,743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379736v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Geneve, France. pp.3110-3114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2025.2264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506765v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surrogate model for heat exchanger using non-intrusive reduced order modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2024: 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece. pp.1023-1034, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52202/077185-0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52202/077185-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6787,708 +6811,708 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+                <w:t xml:space="preserve">Impact of Uncertainties in Power Demand Estimation on the Optimal Design of Renewable Energy Sources and Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEGE 2022: IEEE 10th International Conference on Smart Energy Grid Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oshawa, Canada. pp.68-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEGE55279.2022.9889769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595359v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03792486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Uncertainties in Power Demand Estimation on the Optimal Design of Renewable Energy Sources and Storage Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGE 2022: IEEE 10th International Conference on Smart Energy Grid Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03792486v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Allocation and Sizing of Renewable Energy Sources and Storage Systems to Support Over-Solicited Electricity Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 6th International Conference on Green Energy and Applications (ICGEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Singapour, Singapore. pp.14-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icgea54406.2022.9791941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal scheduling of energy and mass flows based on networked multi-carrier hubs formulation: a general framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Majidniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2022 - The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Copenaghen, Denmark. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11581/dtu.00000267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and benefits of small-scale anaerobic digestion of urban wastes at distric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste'Eng 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7497,2533 +7521,2533 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Power Demand Uncertainties on the Electrical Power System Optimization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Palmas De Gran Canaria, Spain. pp.3432-3443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52202/069564-0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Aghbalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292234v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02301028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
+              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02301028v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy analysis and thermo-economic optimization of a district heating network with solar- photovoltaic and heat pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-dynamic simulation on a district energy system made of coupling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 : 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Heat Transport in District Heating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the LoRa® technology and assessment of its relevance in optimal district heating management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of global warming and building renovation measures on district heating networks techno-economic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technico-economic assessment of thermal energy storage integration with low-temperature district heating.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Feasibility analysis of an electricity, cooling and heating microgrid developed for a University Campus in Lisbon, Portugal using Combined Heat, Cooling and Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sandoval-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Eskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">The 29th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873499v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of the transmitted information quality on the management of 4th Generation district heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 nd International Conference on Smart Energy Systems and 4 th Generation District</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility analysis of an electricity, cooling and heating microgrid developed for a University Campus in Lisbon, Portugal using Combined Heat, Cooling and Power</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Technico-economic assessment of thermal energy storage integration with low-temperature district heating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi Espagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos A Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570112v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and building renovation on heating related CO2 emissions on a neighbourhood level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exergy and Energy Evaluation of Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hedayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873517v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling study of Catalytic Steam Reforming of Bio-ethanol over Pd-Rh/CeO2 in a Membrane Reactor.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of climate change and building renovation on heating related CO2 emissions on a neighbourhood level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
+              <w:t xml:space="preserve">CISBAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873763v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Pure Hydrogen Production via Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy and Energy Evaluation of Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Experimental and Modeling study of Catalytic Steam Reforming of Bio-ethanol over Pd-Rh/CeO2 in a Membrane Reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873633v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic and exergetic analysis of a low-temperature based district heating substation for low energy buildings.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Environomic Assessment of Industrial Surplus Heat Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873807v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environomic Assessment of Industrial Surplus Heat Transportation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Energetic and exergetic analysis of a low-temperature based district heating substation for low energy buildings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Nw Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873604v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Study of the Intregration of Decentralized Solar Heat Generation to a Low-Temperature District Heating Network via Substation Net-Metering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Support Vector Machine in Prediction of Building Energy Demand Using Pseudo Dynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wil L. Kling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Proceedings of ECOS 2015-The 28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873598v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machine in Prediction of Building Energy Demand Using Pseudo Dynamic Approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conceptual Study of the Intregration of Decentralized Solar Heat Generation to a Low-Temperature District Heating Network via Substation Net-Metering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ECOS 2015-The 28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178147v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Exergetic evaluation of Bio-ethanol Catalytic Steam Reforming in a Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Catalysis in Membrane Reactors (ICCMR12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Szczecin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du recyclage par la méthode émergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Deutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFRET'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10033,275 +10057,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Signal Processing workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10311,169 +10335,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance assessment of retrofitting existing coal fired power plants to co-firing with biomass: carbon footprint and emergy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId265"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10541,51 +10565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D29B1499"/>
+    <w:nsid w:val="288CA517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10772,51 +10796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-lacarriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2827-3126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078096057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessie Tadele Embiale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112936" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.1921857" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andri&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami G Al-Ghamdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2018.1562980" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Eskander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment Blaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.12.090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#227;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDHV2K1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andri&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQ9NTQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLM25D9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fiacro Castro Flores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.W. Chiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.05.073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi Espagnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5278/ijsepm.2017.13.2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.05.093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Paudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmitri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QSH384-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L89ZW73-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nw Chiu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000148882" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01291751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hedayati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llorca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.01.058" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gomes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.082" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZN9HZGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0JF65XN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruben Deutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jamali-Zghal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2015.02.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Santarelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2014.12.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmtiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Kling" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.09.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Yaw Amponsah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.09.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.07.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841030v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.06.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monchoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2005.05.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7XPRNHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnis-Sassi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGHQWXR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(02)00049-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0088" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Majidniya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bautista Angeli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Nw Chiu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961838v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toutain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pires" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873517v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llorca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873614v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873633v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873807v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil L. Kling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873624v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deutz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076073v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santarelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFWVDNFK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-lacarriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2827-3126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078096057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessie Tadele Embiale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112936" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.1921857" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andri&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami G Al-Ghamdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2018.1562980" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Eskander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment Blaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#227;o" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDHV2K1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.12.090" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andri&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.05.093" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Paudel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmitri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QSH384-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLM25D9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fiacro Castro Flores" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.W. Chiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.05.073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi Espagnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5278/ijsepm.2017.13.2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L89ZW73-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.047" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQ9NTQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01291751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hedayati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llorca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.01.058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro Flores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nw Chiu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000148882" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gomes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.082" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZN9HZGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.05.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0JF65XN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jamali-Zghal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2015.02.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS4B3VKW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruben Deutz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BHV4DLW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmtiri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Kling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.051" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Santarelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2014.12.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.09.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Sanchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Yaw Amponsah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.09.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841026v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.07.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monchoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2005.05.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7XPRNHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnis-Sassi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.04.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGHQWXR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947580v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(02)00049-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0088" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Majidniya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bautista Angeli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873482v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pires" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961838v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toutain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Nw Chiu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llorca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873614v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873763v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil L. Kling" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deutz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santarelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFWVDNFK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>