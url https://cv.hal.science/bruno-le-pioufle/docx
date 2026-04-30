--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2100,545 +2100,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulocyte and red blood cell deformation triggers specific phosphorylation events</w:t>
+                <w:t xml:space="preserve">Inducing reversible or irreversible pores in Chlamydomonas reinhardtii with electroporation: Impact of treatment parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Moura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
+                <w:t xml:space="preserve">Pierre Bodenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Dobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000545⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289553v1</w:t>
+                <w:t xml:space="preserve">hal-01944176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sequentially-staged cancer cells using electrorotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brownian Motion and Large Electric Polarizabilities Facilitate Dielectrophoretic Capture of Sub‐200 nm Gold Nanoparticles in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clyde Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Trainito</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martinus Werts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222289⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (24), pp.3354-3365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201900662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301212v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing reversible or irreversible pores in Chlamydomonas reinhardtii with electroporation: Impact of treatment parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of sequentially-staged cancer cells using electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Trainito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaka Čemažar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bodenes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina Bensalem</w:t>
+                <w:t xml:space="preserve">Eva Schmelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37, pp.124-132. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01944176v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian Motion and Large Electric Polarizabilities Facilitate Dielectrophoretic Capture of Sub‐200 nm Gold Nanoparticles in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reticulocyte and red blood cell deformation triggers specific phosphorylation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clyde Midelet</w:t>
+                <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus Werts</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Dobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (24), pp.3354-3365. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (17), pp.2653-2663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201900662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334475v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic approach to study the effect of mechanical stress on erythrocytes in sickle cell disease</w:t>
               </w:r>
@@ -4218,394 +4218,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème dédié à l’étude de la polarisation diélectrique de microparticules dans le cadre de formation master recherche : application au micropositionnement 3D de cellules par force de diélectrophorèse</w:t>
+                <w:t xml:space="preserve">A generic and label free method based on dielectrophoresis for the continuous separation of microorganism from whole blood samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sieskind</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Bisceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Irene Trainito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2015007⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212, pp.335-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122450v1</w:t>
+                <w:t xml:space="preserve">hal-01121775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the permeabilization of a single cell in a microfluidic device, through the estimation of its dielectric properties based on combined dielectrophoresis and electrorotation in-situ experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Irene Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.201400482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic and label free method based on dielectrophoresis for the continuous separation of microorganism from whole blood samples</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsystème dédié à l’étude de la polarisation diélectrique de microparticules dans le cadre de formation master recherche : application au micropositionnement 3D de cellules par force de diélectrophorèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pudda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Sieskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Trainito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 212, pp.335-343. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, http://dx.doi.org/10.1051/j3ea/2015007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2015007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121775v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of pulsed electric field effects on cellular tissue with Cole–Cole model: Monitoring permeabilization under inhomogeneous electrical field with bioimpedance parameter variations</w:t>
               </w:r>
@@ -5074,320 +5074,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation and optical detection of colloidal functional plasmonic nanostructures in microfluidic systems</w:t>
+                <w:t xml:space="preserve">How medium osmolarity influences dielectrophoretically assisted on-chip electrofusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+                <w:t xml:space="preserve">Feriel Sihem Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2284549⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961328v1</w:t>
+                <w:t xml:space="preserve">hal-01026162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How medium osmolarity influences dielectrophoretically assisted on-chip electrofusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation and optical detection of colloidal functional plasmonic nanostructures in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Sihem Hamdi</w:t>
+                <w:t xml:space="preserve">Florent Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.05.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.6900613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2284549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01026162v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Irreversible Poly(DiMethyl) Siloxane Packaging of Silanized SU8 Microchannels: Characterization and Lab-on-Chip Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Sihem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,51 +5607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the transmembrane potential distribution of cell pairs in a microfluidic device using polymer obstacles to initiate electrofusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Sihem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,64 +5844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-organism extraction from biological samples using DEP forces enhanced by osmotic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bisceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7017,394 +7017,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optical Imaging Microscopy of Dye-Doped Artificial Lipidic Membranes</w:t>
+                <w:t xml:space="preserve">Ninety-six-well planar lipid bilayer chip for ion channel recording Fabricated by hybrid stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Hajj</w:t>
+                <w:t xml:space="preserve">Hiroaki Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Reguardati</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shoji Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.08.055⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-008-9205-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599955v1</w:t>
+                <w:t xml:space="preserve">hal-00599926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Simultaneous Measurements of Single-Molecule Translocation in α-Hemolysin Nanopore Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshihisa Osaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoji Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (24), pp.9866-9870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac901732z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninety-six-well planar lipid bilayer chip for ion channel recording Fabricated by hybrid stereolithography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroaki Suzuki</w:t>
+                <w:t xml:space="preserve">Electro-Optical Imaging Microscopy of Dye-Doped Artificial Lipidic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Reguardati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihisa Osaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10544-008-9205-4⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (11), pp.2913-2921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00599926v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of CdSe/ZnS nanocrystals on microwires and nanowires for temperature sensing</w:t>
               </w:r>
@@ -7926,337 +7926,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Casting to Manufacture a Plastic Biochip for Highly Parallel Cell Transfection</w:t>
+                <w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Macé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Bruno Lepioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mognol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Castel</w:t>
+                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/17/12/S03⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739220v1</w:t>
+                <w:t xml:space="preserve">hal-02149903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t>
+                <w:t xml:space="preserve">Vacuum Casting to Manufacture a Plastic Biochip for Highly Parallel Cell Transfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Griscom</w:t>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lepioufle</w:t>
+                <w:t xml:space="preserve">Y. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.3134-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/17/12/S03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149903v1</w:t>
+                <w:t xml:space="preserve">hal-00739220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,64 +8316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum casting, a new answer to manufacture biomicrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8426,480 +8426,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromanipulation de particules polarisables par diélectrophorèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel cell biochips: cell placement using dielectrophoresis or microfluidic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frénéa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (5), pp.589-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794466v1</w:t>
+                <w:t xml:space="preserve">hal-00141373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel cell biochips: cell placement using dielectrophoresis or microfluidic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromanipulation de particules polarisables par diélectrophorèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3-4), pp.419-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.7.419-431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141373v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopuces pour le traitement électrique paraléllisé de cellules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positioning living cells on a high-density electrode array by negative dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Tixier</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (5), pp.597-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739226v1</w:t>
+                <w:t xml:space="preserve">hal-00739225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning living cells on a high-density electrode array by negative dielectrophoresis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biopuces pour le traitement électrique paraléllisé de cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Fujita</w:t>
+                <w:t xml:space="preserve">M. Frénéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (HORS SÉRIE 2), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739225v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques for patterning and guidance of primary culture neurons on micro-electrode arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Degenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,51 +9028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40, pp.5485-5490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9136,51 +9136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 38, pp.L1547-L1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11520,536 +11520,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherocytes flow behaviours in microrestriction, compared by normal red blood cells of different heat treatment levels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Dimensionally Arrayed Double-Layer Electrode Device Which Enables Reliable and High-Throughput Electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Martincic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Brousse</w:t>
+                <w:t xml:space="preserve">Taku Tsuchiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Mizushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tixier-Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Gainesville, United States. pp.486-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS51782.2021.9375219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821199v1</w:t>
+                <w:t xml:space="preserve">hal-03653496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensionally Arrayed Double-Layer Electrode Device Which Enables Reliable and High-Throughput Electrorotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Tixier-Mita</w:t>
+                <w:t xml:space="preserve">Different miniaturization systems of electrical biosensing and data acquisition during biological cell transiting within vessel size microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieying Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Martincic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences ( MicroTAS 2021 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653496v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different miniaturization systems of electrical biosensing and data acquisition during biological cell transiting within vessel size microchannel</w:t>
+                <w:t xml:space="preserve">A microfluidic device to statistically determine the distribution of sickle red cell subpopulations using bioimpedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences ( MicroTAS 2021 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t>
+              <w:t xml:space="preserve">Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821200v1</w:t>
+                <w:t xml:space="preserve">hal-03260796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic device to statistically determine the distribution of sickle red cell subpopulations using bioimpedance</w:t>
+                <w:t xml:space="preserve">Spherocytes flow behaviours in microrestriction, compared by normal red blood cells of different heat treatment levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">MicroTAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260796v1</w:t>
+                <w:t xml:space="preserve">hal-03821199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Sensing of sickled red blood cells subpopulations in microfluidic device</w:t>
               </w:r>
@@ -12074,51 +12074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12499,798 +12499,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing of Oxygen Concentration in a Microfluidic Device mimicking Liver 3D Microarchitecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Boul</w:t>
+                <w:t xml:space="preserve">Z-Axis Controllable Mille-Feuille electrode electrorotation device utilizing levitation effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Tsuchiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Matsumoto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Teruo Fujii</w:t>
+                <w:t xml:space="preserve">Charles Moslonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Sheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transducers 2019 - EUROSENSORS XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/transducers.2019.8808820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387492v1</w:t>
+                <w:t xml:space="preserve">hal-02151887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Detection of the Mechanical Alteration of Sickling Red Blood Cells within a Microfluidic Capillary Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Characterization of Chlamydomonas Reinhardtii's cell wall and membrane permeability after PEF treatment and mechanical compressions within a microfluidic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387976v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puce microfluidique instrumentée pour la caractérisation HyperFréquence de fluides par spectroscopie diélectrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Sensing of Oxygen Concentration in a Microfluidic Device mimicking Liver 3D Microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C2i 2019 : 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151546v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-Axis Controllable Mille-Feuille electrode electrorotation device utilizing levitation effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sung Tsang</w:t>
+                <w:t xml:space="preserve">Electrical Detection of the Mechanical Alteration of Sickling Red Blood Cells within a Microfluidic Capillary Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Tieying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers 2019 - EUROSENSORS XXXIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Basel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151887v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Chlamydomonas Reinhardtii's cell wall and membrane permeability after PEF treatment and mechanical compressions within a microfluidic device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
+                <w:t xml:space="preserve">Puce microfluidique instrumentée pour la caractérisation HyperFréquence de fluides par spectroscopie diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Mariam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">C2i 2019 : 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285033v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic device using reusable parylen-pdms packaging for the red blood cell transit time analysis in mechanical constrictions, using impedance measurement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of serial and parallelized microfluidic structures mimicking hepatic cords and liver sinusoids on a chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Benzoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t>
+              <w:t xml:space="preserve">Organ-on-a-Chip &amp; Tissue-on-a-Chip EUROPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972640v1</w:t>
+                <w:t xml:space="preserve">hal-01991331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using dielectrophoresis and electrorotation techniques to assess the dielectric properties of Scenedesmus Abundans at different growth states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13349,792 +13353,788 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">microTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of serial and parallelized microfluidic structures mimicking hepatic cords and liver sinusoids on a chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic device using reusable parylen-pdms packaging for the red blood cell transit time analysis in mechanical constrictions, using impedance measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Tieying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organ-on-a-Chip &amp; Tissue-on-a-Chip EUROPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991331v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biomolecules on the electrokinetics of colloidal nanoparticles in liquid suspension</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and Electrical sensing of single biological cell properties within microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BIOS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEMS (Nano Engineering Molecular Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Los-Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501667v1</w:t>
+                <w:t xml:space="preserve">hal-01515021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Electrical sensing of single biological cell properties within microfluidic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Biological Cell Flow within a Mimicking Capillary Device with Impedance Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieying Xu,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lizarralde,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEMS (Nano Engineering Molecular Systems)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515021v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Biological Cell Flow within a Mimicking Capillary Device with Impedance Measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave Sensor within a Microfluidic Chip for Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tieying Xu,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040517⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592142v1</w:t>
+                <w:t xml:space="preserve">hal-01592115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Sensor within a Microfluidic Chip for Biological Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Dielectric Characterisation of Single Microalgae Cell Using Electrorotation Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Sheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040523⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.543 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592115v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Characterisation of Single Microalgae Cell Using Electrorotation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu-Sheng Lin</w:t>
+                <w:t xml:space="preserve">Effects of biomolecules on the electrokinetics of colloidal nanoparticles in liquid suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clyde Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Li Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.543 - 6, </w:t>
+              <w:t xml:space="preserve">SPIE BIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, CA, United States. pp.100780T, </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2252470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592123v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF characterization of intracellular microalgae lipids</w:t>
               </w:r>
@@ -14509,77 +14509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrorotation as a Versatile Tool to Estimate Dielectric Properties of Multi-scale Biological Samples: from Single Cell to Spheroid Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Irene Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bisceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14966,51 +14966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15085,1123 +15085,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et mise en oeuvre d’un microsystème fluidique pour la caractérisation diélectrique de cellules biologiques par électrorotation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of Micro-Beads by Impedance Cytometry - Towards a Wholly Integrated Electronic Device for Biological Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Toshiyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration ans Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076066v1</w:t>
+                <w:t xml:space="preserve">hal-00987015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic device to study red blood cell deformability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring in real time the dielectric properties of a single cell combining dielectrophoresis and electrorotation experiments in a microfluidic device : towards electropermeabilization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Trainito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113061v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Micro-Beads by Impedance Cytometry - Towards a Wholly Integrated Electronic Device for Biological Cells Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microfluidic device to determine dielectric properties of a single cell : a combined dielectrophoresis and electrorotation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Trainito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration ans Packaging of MEMS/MOEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987015v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic device to determine dielectric properties of a single cell : a combined dielectrophoresis and electrorotation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Trainito</w:t>
+                <w:t xml:space="preserve">Micro-nanotechnologies pour l’analyse et le traitement parallèle de cellules ou de protéines sur puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bisceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096921v1</w:t>
+                <w:t xml:space="preserve">hal-01076067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nanotechnologies pour l’analyse et le traitement parallèle de cellules ou de protéines sur puce</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des microtechnologies pour l’étude des propriétés diélectriques cellulaires : application au tri et à la capture de cellules biologiques en environnement microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Français d'Immunologie (SFI) et de l'Association Française de Cytométrie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076067v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des microtechnologies pour l’étude des propriétés diélectriques cellulaires : application au tri et à la capture de cellules biologiques en environnement microfluidique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressively-Stressed Test Structures for Opaque Micro-Structures Releasing Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Français d'Immunologie (SFI) et de l'Association Française de Cytométrie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Microelectronic Test Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.170-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085273v1</w:t>
+                <w:t xml:space="preserve">hal-00987105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring in real time the dielectric properties of a single cell combining dielectrophoresis and electrorotation experiments in a microfluidic device : towards electropermeabilization analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Microsystème dédié à l’étude de la polarisation diélectrique de micro-particules dans le cadre de formation master recherche : application au micro-positionnement 3D de cellules par force de diélectrophorèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sieskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">CETSIS 2014 : Enseignement des Technologies et de Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026163v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressively-Stressed Test Structures for Opaque Micro-Structures Releasing Visualization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive materials in a microfluidic device for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaar Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabanon Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microelectronic Test Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.170-173</w:t>
+              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987105v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème dédié à l’étude de la polarisation diélectrique de micro-particules dans le cadre de formation master recherche : application au micro-positionnement 3D de cellules par force de diélectrophorèse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Etude et mise en oeuvre d’un microsystème fluidique pour la caractérisation diélectrique de cellules biologiques par électrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Trainito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2014 : Enseignement des Technologies et de Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085282v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive materials in a microfluidic device for bone tissue engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">A microfluidic device to study red blood cell deformability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Alioune Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie D. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096932v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and use of microfluidic devices for the real time monitoring of micro/nanopulses effect on cells</w:t>
               </w:r>
@@ -16282,77 +16282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fluidic channel integration on thick-SOI LSI device for cells analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16407,51 +16407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenched fluorescence and enhanced resonant light scattering in molecular plasmonic assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16459,51 +16459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien R. G. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photochemistry 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Belgium</w:t>
@@ -16532,51 +16532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenched fluorescence and enhanced resonant light scattering in molecular plasmonic assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16584,51 +16584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien R. G. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plasmonics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jena, Germany</w:t>
@@ -16657,90 +16657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical microscopy and spectroscopy of analyte-sensitive functionalized gold nanoparticles in microfluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16791,90 +16791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Density Cell Electrofusion on Chip Using an Array of Non-Connected Metallic Pads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17024,51 +17024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Coutable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17132,64 +17132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectrophoretic separation of blood pathogens ou Bacterial extraction from biological samples using DEP forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bisceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17378,77 +17378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fluorescence quenching by metal nanoparticles to enhanced spectroscopic detection in microfluidic volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien R. G. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17497,286 +17497,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array of Metallic Singularities for the high density cell Placement on a Microfluidic Chip</w:t>
+                <w:t xml:space="preserve">Positioning and orientation of adherent cells in a microfluidic chip using the micro patterning of a parylen-C-film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Yung Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">biodevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739187v1</w:t>
+                <w:t xml:space="preserve">hal-00739185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self control of cell electroporation by dielectrophoresis transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fériel Hamdi</w:t>
+                <w:t xml:space="preserve">Towards a Statistical Description of Experimental Data for Detection - Estimation problems in DNA translocations trhough nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">BIOSIGNALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739183v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. de Menorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17808,356 +17842,356 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLIC - Electroporation based Technologies and Treatments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning and orientation of adherent cells in a microfluidic chip using the micro patterning of a parylen-C-film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">biodevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Pôle Lorrain de l'Ingéniérie du Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739185v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Statistical Description of Experimental Data for Detection - Estimation problems in DNA translocations trhough nanopores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-P Barbot</w:t>
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSIGNALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Electroporation based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ljubljana, Slovenia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739181v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Dispositifs microfluidiques pour l'exposition et l'observation de cellules biologiques exposées à des impulsions électriques nanosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck M. André</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18167,1056 +18201,1022 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle Lorrain de l'Ingéniérie du Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nancy, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanotechnologies et des Nanosciences, J3N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933141v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulated gold micro singularities for high density cell trapping based on dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation based Technologies and Treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Ljubljana, Slovenia. pp.1</w:t>
+              <w:t xml:space="preserve">Nanobiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933139v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs microfluidiques pour l'exposition et l'observation de cellules biologiques exposées à des impulsions électriques nanosecondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+                <w:t xml:space="preserve">A Microfluidic Biochip Dedicated to Highly Parallelized Electrofusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Andre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Silve</w:t>
+                <w:t xml:space="preserve">M Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanotechnologies et des Nanosciences, J3N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France. pp.1</w:t>
+              <w:t xml:space="preserve">MMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933138v1</w:t>
+                <w:t xml:space="preserve">hal-00739182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulated gold micro singularities for high density cell trapping based on dielectrophoresis</w:t>
+                <w:t xml:space="preserve">Array of Metallic Singularities for the high density cell Placement on a Microfluidic Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">MMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739186v1</w:t>
+                <w:t xml:space="preserve">hal-00739187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Biochip Dedicated to Highly Parallelized Electrofusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feriel Hamdi</w:t>
+                <w:t xml:space="preserve">Self control of cell electroporation by dielectrophoresis transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fériel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">Nanobiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739182v1</w:t>
+                <w:t xml:space="preserve">hal-00739183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick Electrode Biochip for in Vitro Studies of the Nanoporation of Living Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanomanipulation of living cells on a chip using electric field: general concepts and microdevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Woytasik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Dufour-Gergam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DELTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ho-shi-minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739191v1</w:t>
+                <w:t xml:space="preserve">hal-00739188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomanipulation of living cells on a chip using electric field: general concepts and microdevices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Mottet</w:t>
+                <w:t xml:space="preserve">A Rupture Detection Algorithm for the DNA Translocation Detection Though Biological Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihisa Osaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Kawano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotaka Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DELTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ho-shi-minh, Vietnam</w:t>
+              <w:t xml:space="preserve">Eurosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739188v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rupture Detection Algorithm for the DNA Translocation Detection Though Biological Nanopore</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High Density Microfluidic Device for Cell Pairing and Electrofusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirotaka Sasaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">N Pham Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Villemejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739190v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Density Microfluidic Device for Cell Pairing and Electrofusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Pham Van</w:t>
+                <w:t xml:space="preserve">Thick Electrode Biochip for in Vitro Studies of the Nanoporation of Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hamdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Dalmay</w:t>
+                <w:t xml:space="preserve">E Dufour-Gergam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739189v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast concentration gradient generator on a cell biochip for toxicology applications</w:t>
               </w:r>
@@ -19340,51 +19340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D field focusing and defocusing geometries for cell trapping on a chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ayina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19944,51 +19944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulated Liquid Electrodes in a microfluidic chip for the electroporation of living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20164,51 +20164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete process to make a lab on a chip with complex fluidics and thick electrodes for biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20272,51 +20272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting an electrode structure for cell sorting by differential dielectric affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20527,51 +20527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoneedle fields for biological interaction with cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20629,1569 +20629,1569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of microfluidic systems for cellular biochips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Griscom</w:t>
+                <w:t xml:space="preserve">Vacuum casting of low-cost polymer microstructures for bio-chemical microsystems applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Legeay</w:t>
+                <w:t xml:space="preserve">S. Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 3rd IEEE/EMBS Special Topic Conference on Microtechnology in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Netherlands. pp.357-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795194v1</w:t>
+                <w:t xml:space="preserve">hal-00795218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of human hepatoma cell line in microfluidic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Griscom</w:t>
+                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 3rd IEEE/EMBS Special Topic Conference on Microtechnology in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.351-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795183v1</w:t>
+                <w:t xml:space="preserve">hal-00775898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotransfection results on Jurkat cells on a microdevice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Microsystems for dermatological research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Hoël</w:t>
+                <w:t xml:space="preserve">J. P. Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Aguinet</w:t>
+                <w:t xml:space="preserve">Laurent Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angioskin, Electroporation based Technologies and Treatments workshop, Slovenia, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Slovenia</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Australia. pp.A20-A20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986477v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gaudin</w:t>
+                <w:t xml:space="preserve">Co-culture of cells in PDMS microsystem for sensitized artificial skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 3rd IEEE/EMBS Special Topic Conference on Microtechnology in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, China. pp.184-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmb.2005.1548421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775898v1</w:t>
+                <w:t xml:space="preserve">hal-00795208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystems for dermatological research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Griscom</w:t>
+                <w:t xml:space="preserve">Electrotransfection results on Jurkat cells on a microdevice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chateau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Misery</w:t>
+                <w:t xml:space="preserve">Jimmy Aguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Australia. pp.A20-A20</w:t>
+              <w:t xml:space="preserve">Angioskin, Electroporation based Technologies and Treatments workshop, Slovenia, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795213v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-culture of cells in PDMS microsystem for sensitized artificial skin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. P. Pennec</w:t>
+                <w:t xml:space="preserve">On-chip spermatozoa trapping by dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Misery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Melaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 3rd IEEE/EMBS Special Topic Conference on Microtechnology in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.111-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795208v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum casting of low-cost polymer microstructures for bio-chemical microsystems applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">A silicon micro-system for parallel gene transfection into arrayed cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier-Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prioux</w:t>
+                <w:t xml:space="preserve">J. Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mace</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ostrovidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Netherlands. pp.357-359</w:t>
+              <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.180-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795218v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon micro-system for parallel gene transfection into arrayed cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields Euronanoforum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.180-182</w:t>
+              <w:t xml:space="preserve">Euronanoforum, Nanotechnology and the Health of EU Citizen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412979v1</w:t>
+                <w:t xml:space="preserve">hal-00986470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip spermatozoa trapping by dielectrophoresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chiral</w:t>
+                <w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Warocquier-Clerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.111-113</w:t>
+              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412976v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields Euronanoforum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+                <w:t xml:space="preserve">Surface engineering of microfluidic systems for cellular biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronanoforum, Nanotechnology and the Health of EU Citizen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 3rd IEEE/EMBS Special Topic Conference on Microtechnology in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, China. pp.194-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmb.2005.1548424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986470v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t>
+                <w:t xml:space="preserve">Investigation of human hepatoma cell line in microfluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guguen-Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 3rd IEEE/EMBS Special Topic Conference on Microtechnology in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oahu, Hawaii, United States. pp.385-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmb.2005.1548482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795188v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Liquids with Thermal Actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Exploring the Limits of Vacuum Casting Technique for Micron and Submicron Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guil</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Actuator, 9th conference, Bremen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Germany. pp 1-9</w:t>
+              <w:t xml:space="preserve">Proc. of Solid Freeform Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986466v1</w:t>
+                <w:t xml:space="preserve">hal-00986465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Limits of Vacuum Casting Technique for Micron and Submicron Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Driving Liquids with Thermal Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mognol</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Solid Freeform Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp 1-9</w:t>
+              <w:t xml:space="preserve">Proc. of Actuator, 9th conference, Bremen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Germany. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986465v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-a-chip genotoxicity assay-application to high-throughput screening biochips</w:t>
               </w:r>
@@ -22216,51 +22216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Glaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22315,77 +22315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22421,200 +22421,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biochip microelectrode arrays for cell arrangement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arrayed Micro Needles for Mechanical Gene Insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual International Ieee-Embs Special Topic Conference on Microtechnologies in Medicine &amp; Biology, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, United States. pp.140-143, </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE -- Volume 4937 Biomedical Applications of Micro- and Nanoengineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Melbourne, Australia. pp.90-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmb.2002.1002281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.473962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795221v1</w:t>
+                <w:t xml:space="preserve">hal-00107288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturing of Neurons in Microfluidic Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Degenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22678,90 +22665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrayed Micro Needles and Electrodes for Aligned Cell Capture and Gene Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katel Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22789,264 +22776,277 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrayed Micro Needles for Mechanical Gene Insertion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
+                <w:t xml:space="preserve">Controlling Cell Development by Microfluidic Techniques : a Step towards Whole-Cell Biosensors with Defined Biological Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE -- Volume 4937 Biomedical Applications of Micro- and Nanoengineering,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Micro Total Analysis System (uTAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Japan. pp.10.1007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107288v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Cell Development by Microfluidic Techniques : a Step towards Whole-Cell Biosensors with Defined Biological Features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Griscom</w:t>
+                <w:t xml:space="preserve">Design of biochip microelectrode arrays for cell arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Micro Total Analysis System (uTAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Annual International Ieee-Embs Special Topic Conference on Microtechnologies in Medicine &amp; Biology, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, United States. pp.140-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmb.2002.1002281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986459v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft lithographic techniques for guidance of hippocampal neurons on micro-electrode arrays</w:t>
               </w:r>
@@ -23084,51 +23084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transducers '01: Eurosensors Xv, Digest of Technical Papers, Vols 1 and 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Germany. pp.338-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23153,51 +23153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching and attaching cells using an array of microholes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23472,51 +23472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="770ECA64"/>
+    <w:nsid w:val="3A4F90B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23703,51 +23703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-le-pioufle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0010-2475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076314057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6951-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hebergement.universite-paris-saclay.fr/biomis_d/?page_id=190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernatets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2026.100355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raj Jeffrey Rajendran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benzoubir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.24054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Li Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Tsang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.04.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03676129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izadora Mayumi Fujinami Tanimoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cressiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greive" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4379-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2022.100140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Mosbah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92011-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223167v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113195" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59404-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chu Tsai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Jiuun Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66693-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dobbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000545" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trainito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sweeney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka &#268;ema&#382;ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmelz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodenes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJSJGJFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Werts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900662" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11709-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.02.042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.8b00700" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2709082" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Trainito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Pioufle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-016-9880-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.425" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie de Menorval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.03.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sieskind" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Irene Trainito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400482" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNZNWSHB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bisceglia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.02.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Trainito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.02.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069567" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Holleran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Ndour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasdekumar Loganathan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amireault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05030-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tawfik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23941" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2284549" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Sihem Hamdi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS0XMCX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2014.2331454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel S Hamdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Subra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HN8KD2K9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mallard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc41128h" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monlezun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an16007b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745203v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. de Menorval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc40857k" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201200112" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0X6WZVJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738711v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemejane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Joubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674584v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.03.020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prevel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Audibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20877b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/4/047001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EFCF05033446CCF3CF6709AC5F61744CE164177/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599955v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Reguardati" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hugonin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Osaki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.08.055" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Suzuki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Takeuchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901732z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599926v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-008-9205-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9F5WS18K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Low" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBKZ8ZJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599949v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suzuki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tabata" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noji" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeuchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac7016635" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KZRN6QG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nishimura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fujita" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739220v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/12/S03" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739221v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/nbt:1:4:389" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739222v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32571" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DD03B9V2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794466v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.419-431" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z9HFK6Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141373v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739226v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003608" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739225v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frenea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778213v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degenaar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Tamiya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degenaar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tamiya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akagi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Surbled" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Ataka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739228v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Surbled" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murakami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Chun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003942v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.38.L1547" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778215v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Fauvarque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delalande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998191" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N7LQXLLH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778211v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dessaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akhrif" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonnassieux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/41.633471" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778210v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569708955800" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249447v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996114" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45FEFD39C83FB5C2133F4E3054C0D812CCE52704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Liebaut" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778214v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569308909644" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248854v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992221" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248724v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Louis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992115" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246214v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002506051700" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697368v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Neel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupuis-Williams" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711993v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernatets, Alexis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mesic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58847/ap.2401" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuya Kida" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamiko Tsugane" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466195v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466044v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajendran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831982v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821199v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653496v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tsuchiya" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier-Mita" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375219" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821200v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260796v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078871v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao N P Mai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078861v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Yu Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031395v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387492v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Matsumoto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Fujii" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387976v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151546v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151887v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moslonka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/transducers.2019.8808820" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285033v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972640v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959748v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991331v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501667v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Lin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Midelet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252470" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515021v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592142v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040517" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592115v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040523" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592123v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040543" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368312v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.449" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390031v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriache" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222446v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_89" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bayart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222696v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275165v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bozsak" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carreel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Massina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275167v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076066v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113061v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987015v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Takahashi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Mori" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096921v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076067v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hamdi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085273v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026163v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987105v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takahashi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085282v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096932v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaar M&#233;lanie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanon Morgan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805500v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987092v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877131v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R. G. Navarro" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877127v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809421v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001608" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790205v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804673v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268382v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Coutable" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.3039" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786577v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753361v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739187v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739183v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Hamdi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739184v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Menorval" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739185v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Yung Lai" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739181v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michelet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Joubert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739186v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739182v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woytasik" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739191v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Villemejane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour-Gergam" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739188v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mottet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lef&#232;vre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739190v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Kawano" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Sasaki" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739189v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pham Van" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamdi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739195v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francais" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimitracopoulos" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefevre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Subra" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739193v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayina" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739194v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahe" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739196v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mir" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795108v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajj" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Reguardati" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugonin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Osaki" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739192v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joubert" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Mir" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739197v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Mir" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739198v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Osaki" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suzuki" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takeuchi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739199v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412972v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353798" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795167v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Cho" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Lee" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takama" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986481v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795194v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2005.1548424" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795183v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2005.1548482" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986477v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Aguinet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775898v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795213v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chateau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pennec" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795208v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2005.1548421" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795218v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mace" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412979v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier-Mita" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jun" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostrovidov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412976v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986470v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986466v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guil" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986465v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795175v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaudry" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glaise" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847215v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795221v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2002.1002281" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986450v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2002.1002305" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107155v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Cozic" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107288v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.473962" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986459v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795227v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795228v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cozic" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2000.893736" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794999v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hallaert" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-le-pioufle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0010-2475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076314057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6951-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hebergement.universite-paris-saclay.fr/biomis_d/?page_id=190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernatets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2026.100355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raj Jeffrey Rajendran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benzoubir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.24054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Li Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Tsang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.04.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03676129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izadora Mayumi Fujinami Tanimoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cressiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greive" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4379-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2022.100140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Mosbah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92011-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223167v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113195" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59404-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chu Tsai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Jiuun Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66693-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodenes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJSJGJFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Werts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900662" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trainito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sweeney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka &#268;ema&#382;ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmelz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222289" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dobbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000545" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11709-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.02.042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.8b00700" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2709082" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Trainito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Pioufle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-016-9880-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.425" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie de Menorval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.03.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bisceglia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Irene Trainito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.02.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400482" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNZNWSHB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122450v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sieskind" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Trainito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.02.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069567" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Holleran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Ndour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasdekumar Loganathan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amireault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05030-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tawfik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23941" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Sihem Hamdi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.05.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS0XMCX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2284549" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2014.2331454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel S Hamdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Subra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HN8KD2K9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mallard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc41128h" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monlezun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an16007b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745203v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. de Menorval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc40857k" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201200112" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0X6WZVJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738711v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemejane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Joubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674584v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.03.020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prevel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Audibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20877b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/4/047001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EFCF05033446CCF3CF6709AC5F61744CE164177/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599926v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Suzuki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Takeuchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-008-9205-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9F5WS18K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599956v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Osaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901732z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599955v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Reguardati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hugonin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.08.055" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Low" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBKZ8ZJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599949v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suzuki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tabata" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noji" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeuchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac7016635" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KZRN6QG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nishimura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fujita" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739220v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/12/S03" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739221v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/nbt:1:4:389" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739222v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32571" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DD03B9V2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141373v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.419-431" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z9HFK6Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739225v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frenea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739226v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003608" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778213v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degenaar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Tamiya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degenaar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tamiya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akagi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Surbled" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Ataka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739228v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Surbled" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murakami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Chun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003942v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.38.L1547" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778215v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Fauvarque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delalande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998191" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N7LQXLLH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778211v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dessaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akhrif" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonnassieux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/41.633471" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778210v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569708955800" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249447v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996114" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45FEFD39C83FB5C2133F4E3054C0D812CCE52704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Liebaut" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778214v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569308909644" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248854v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992221" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248724v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Louis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992115" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246214v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002506051700" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697368v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Neel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupuis-Williams" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711993v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernatets, Alexis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mesic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58847/ap.2401" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuya Kida" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamiko Tsugane" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466195v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466044v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajendran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831982v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653496v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tsuchiya" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier-Mita" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375219" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821200v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260796v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821199v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078871v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao N P Mai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078861v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Yu Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031395v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151887v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moslonka" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/transducers.2019.8808820" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285033v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387492v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Matsumoto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Fujii" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387976v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151546v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991331v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959748v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515021v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592142v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu," TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040517" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040523" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592123v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040543" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501667v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Lin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Midelet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252470" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368312v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.449" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390031v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriache" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222446v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_89" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bayart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222696v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275165v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bozsak" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carreel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Massina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275167v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987015v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Takahashi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Mori" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026163v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096921v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076067v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hamdi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085273v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987105v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takahashi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096932v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaar M&#233;lanie" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanon Morgan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076066v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113061v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805500v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987092v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877131v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R. G. Navarro" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877127v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809421v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001608" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790205v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804673v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268382v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Coutable" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.3039" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786577v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753361v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739185v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Yung Lai" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739181v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michelet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Joubert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739184v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Menorval" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739186v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woytasik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739187v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739183v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Hamdi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739188v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Villemejane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mottet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lef&#232;vre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739190v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Kawano" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Sasaki" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739189v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pham Van" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamdi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739191v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour-Gergam" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739195v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francais" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimitracopoulos" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefevre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Subra" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739193v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayina" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739194v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahe" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739196v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mir" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795108v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajj" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Reguardati" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugonin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Osaki" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739192v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joubert" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Mir" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739197v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Mir" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739198v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Osaki" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suzuki" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takeuchi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739199v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412972v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353798" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795167v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Cho" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Lee" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takama" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986481v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795218v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mace" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775898v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795213v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chateau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pennec" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795208v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2005.1548421" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986477v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Aguinet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412976v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412979v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier-Mita" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jun" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostrovidov" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986470v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795194v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2005.1548424" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795183v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2005.1548482" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986465v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986466v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guil" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795175v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaudry" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glaise" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847215v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107288v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.473962" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986450v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2002.1002305" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107155v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Cozic" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986459v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795221v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2002.1002281" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795227v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795228v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cozic" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2000.893736" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794999v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hallaert" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>