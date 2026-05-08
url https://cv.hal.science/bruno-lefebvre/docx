--- v0 (2026-03-26)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> bruno lefebvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4953-3185</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospho-Tau Signature During Mitosis: AT8, p-T217 and p-S422 as Key Phospho-Epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Denus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Curel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Claeysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (20), pp.1638. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells14201638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1 Drives the Progression and Chemoresistance of Clear Cell Renal Carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Swierczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Boukrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.391. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers16020391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04479812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Cells Upregulate Tau to Gain Resistance to DNA Damaging Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Denecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Comptdaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Adriaenssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.116. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15010116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03985380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau promotes oxidative stress-associated cycling neurons in S phase as a pro-survival mechanism: Possible implication for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Denechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Geurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Comptdaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.102386. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Stabilizes Chromatin Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Comptdaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Magnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.740550. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.740550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal tau oligomerization early in tau pathology coincides with a transient alteration of mitochondrial homeostasis and DNA repair in a mouse model of tauopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-020-00896-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02999922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of genic and intergenic neuronal DNA regions bound by Tau protein under physiological and stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyni Mansuroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Albaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gentien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau/DDX6 interaction increases microRNA activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Spolcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Chwastyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1861 (8), pp.762-772. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Tau protein affects the structure, transcription and repair of neuronal pericentromeric heterochromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyni Mansuroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Marcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.33047. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of human MAPT gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-015-0025-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefibrillar Tau oligomers alter the nucleic acid protective function of Tau in hippocampal neurons in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meliza Sendid Chouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.540-551. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major role for Tau in neuronal DNA and RNA protection in vivo under physiological and hyperthermic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.350-358. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2014.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mTORC1 and mTORC2 regulate insulin secretion through Akt in INS-1 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bacquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Queniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Gmyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Kerr-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-12-0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and functional effects of ZNT8 in human pancreatic islets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Balavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Queniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214 (2), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-12-0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5′-AZA induces Ngn3 expression and endocrine differentiation in the PANC-1 human ductal cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Longue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Oberholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 391 (1), pp.305-309. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient gene delivery and silencing of mouse and human pancreatic islets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Longue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6750-10-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proteosomal degradation of retinoid X receptora reprograms Peroxisone Proliferator-Activated-Receptor g transcriptional activity in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yacir Benomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120, pp.1454-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coadministration of coenzyme Q prevents rosiglitazone-induced adipogenesis in ob/ob mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.204-11. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2008.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of CXCR2 Receptor by Peroxisome Proliferator-Activated Receptor γ in Human Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5), pp.932-939. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.107.161679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARγ-dependent and -independent effects of Rosiglitazone on lipotoxic human pancreatic islets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gmyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366 (4), pp.1096-1101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The core component of the mammalian SWI/SNF complex SMARCD3/BAF60c is a coactivator for the nuclear retinoic acid receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Flajollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cudejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Staels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 270 (1-2), pp.23. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct roles of the steroid receptor coactivator 1 and of MED1 in retinoid-induced transcription and cellular differentiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Flajollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281, pp.20338-48. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M603023200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00079314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-regulation of the tumor suppressor gene RAR{beta}2 through the PI3K/Akt signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Flajollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Endocrinol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (9), pp.2109-21. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/me.2005-0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00079317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional activities of retinoic acid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flajollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitam. Horm.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.199-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Human ApoA-I by Gemfibrozil and Fenofibrate Through Selective Peroxisome Proliferator-Activated Receptor α Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Pineda Torra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.585-591. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.ATV.0000154140.73570.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal antiinflammatory effect of 5-aminosalicylic acid is dependent on peroxisome proliferator-activated receptor-gamma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 201 (8), pp.1205-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20041948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of histone H3 is functionally linked to retinoic acid receptor β promoter activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Ozato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (4), pp.335-340. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/embo-reports/kvf066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H11-H12 Loop Retinoic Acid Receptor Mutants Exhibit Distinct trans-Activating and trans-Repressing Activities in the Presence of Natural or Synthetic Retinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (26), pp.9240-9249. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9804840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct modes of interaction of the retinoic acid receptor alpha with natural and synthetic retinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 139 (1-2), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0303-7207(98)00065-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of Retinoic Acid Receptor Heterodimers to DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formstecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 273 (20), pp.12288-12295. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.273.20.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited proteolysis for assaying ligand binding affinities of nuclear receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benkoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Bernardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Recept Signal Transduct .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the gene splicing overlap (SOE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR DECREASING THERAPEUTIC ACQUIRED RESISTANCE TO CHEMOTHERAPY AND/OR RADIOTHERAPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024133723A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04866167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR IMPROVING THE EFFICACY OF HDAC INHIBITOR THERAPY AND PREDICTING THE RESPONSE TO TREATMENT WITH HDAC INHIBITOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023041805A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINATION OF A NANOPARTICLE COMPRISING A CHARGED CORE MADE OF PHOSPHOLIPID WITH A PROTEIN - USE FOR THE IN VITRO DELIVERY OF SAID PROTEIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Betbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013065002A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of High-Ratio DC-DC Transformer Based on Phase-Shift Full-Bridge for Wide Voltage Conversion Range (10V-100V to 300V-3000V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mor Sokhna Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Connections Between Tau and Nucleic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Galas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliette Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tau Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-143, 2019, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> bruno lefebvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4953-3185</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospho-Tau Signature During Mitosis: AT8, p-T217 and p-S422 as Key Phospho-Epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Denus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Curel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Claeysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (20), pp.1638. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells14201638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1 Drives the Progression and Chemoresistance of Clear Cell Renal Carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Swierczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Boukrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.391. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers16020391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04479812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau promotes oxidative stress-associated cycling neurons in S phase as a pro-survival mechanism: Possible implication for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Denechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Geurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Comptdaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.102386. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Cells Upregulate Tau to Gain Resistance to DNA Damaging Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Denecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Comptdaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Adriaenssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.116. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15010116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03985380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Stabilizes Chromatin Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Comptdaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Magnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.740550. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.740550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal tau oligomerization early in tau pathology coincides with a transient alteration of mitochondrial homeostasis and DNA repair in a mouse model of tauopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-020-00896-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02999922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of genic and intergenic neuronal DNA regions bound by Tau protein under physiological and stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyni Mansuroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Albaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gentien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau/DDX6 interaction increases microRNA activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Spolcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Chwastyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1861 (8), pp.762-772. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Tau protein affects the structure, transcription and repair of neuronal pericentromeric heterochromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyni Mansuroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Marcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.33047. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of human MAPT gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-015-0025-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefibrillar Tau oligomers alter the nucleic acid protective function of Tau in hippocampal neurons in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meliza Sendid Chouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.540-551. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major role for Tau in neuronal DNA and RNA protection in vivo under physiological and hyperthermic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Chauderlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.350-358. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2014.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mTORC1 and mTORC2 regulate insulin secretion through Akt in INS-1 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bacquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Queniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Gmyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Kerr-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-12-0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and functional effects of ZNT8 in human pancreatic islets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Balavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Queniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214 (2), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-12-0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proteosomal degradation of retinoid X receptora reprograms Peroxisone Proliferator-Activated-Receptor g transcriptional activity in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yacir Benomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120, pp.1454-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient gene delivery and silencing of mouse and human pancreatic islets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Longue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6750-10-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5′-AZA induces Ngn3 expression and endocrine differentiation in the PANC-1 human ductal cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Longue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Oberholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 391 (1), pp.305-309. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coadministration of coenzyme Q prevents rosiglitazone-induced adipogenesis in ob/ob mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.204-11. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2008.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of CXCR2 Receptor by Peroxisome Proliferator-Activated Receptor γ in Human Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5), pp.932-939. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.107.161679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARγ-dependent and -independent effects of Rosiglitazone on lipotoxic human pancreatic islets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gmyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366 (4), pp.1096-1101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The core component of the mammalian SWI/SNF complex SMARCD3/BAF60c is a coactivator for the nuclear retinoic acid receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Flajollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cudejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Staels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 270 (1-2), pp.23. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct roles of the steroid receptor coactivator 1 and of MED1 in retinoid-induced transcription and cellular differentiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Flajollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281, pp.20338-48. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M603023200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00079314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-regulation of the tumor suppressor gene RAR{beta}2 through the PI3K/Akt signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Flajollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Endocrinol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (9), pp.2109-21. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/me.2005-0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00079317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional activities of retinoic acid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flajollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitam. Horm.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.199-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Human ApoA-I by Gemfibrozil and Fenofibrate Through Selective Peroxisome Proliferator-Activated Receptor α Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Pineda Torra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.585-591. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.ATV.0000154140.73570.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal antiinflammatory effect of 5-aminosalicylic acid is dependent on peroxisome proliferator-activated receptor-gamma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 201 (8), pp.1205-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20041948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of histone H3 is functionally linked to retinoic acid receptor β promoter activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Ozato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (4), pp.335-340. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/embo-reports/kvf066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of Retinoic Acid Receptor Heterodimers to DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formstecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 273 (20), pp.12288-12295. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.273.20.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H11-H12 Loop Retinoic Acid Receptor Mutants Exhibit Distinct trans-Activating and trans-Repressing Activities in the Presence of Natural or Synthetic Retinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (26), pp.9240-9249. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9804840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct modes of interaction of the retinoic acid receptor alpha with natural and synthetic retinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 139 (1-2), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0303-7207(98)00065-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited proteolysis for assaying ligand binding affinities of nuclear receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benkoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Bernardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Recept Signal Transduct .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the gene splicing overlap (SOE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR DECREASING THERAPEUTIC ACQUIRED RESISTANCE TO CHEMOTHERAPY AND/OR RADIOTHERAPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024133723A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04866167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR IMPROVING THE EFFICACY OF HDAC INHIBITOR THERAPY AND PREDICTING THE RESPONSE TO TREATMENT WITH HDAC INHIBITOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023041805A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINATION OF A NANOPARTICLE COMPRISING A CHARGED CORE MADE OF PHOSPHOLIPID WITH A PROTEIN - USE FOR THE IN VITRO DELIVERY OF SAID PROTEIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Betbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013065002A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of High-Ratio DC-DC Transformer Based on Phase-Shift Full-Bridge for Wide Voltage Conversion Range (10V-100V to 300V-3000V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mor Sokhna Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Connections Between Tau and Nucleic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Galas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliette Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tau Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-143, 2019, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4967584A"/>
+    <w:nsid w:val="CBF484B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-lefebvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4953-3185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337418v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goussard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Zarka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Denus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14201638" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swierczewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goujon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16020391" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03985380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denecha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Caillierez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comptdaer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010116" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denechaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geurs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chauderlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.740550" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02999922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Akbari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schirmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Reynaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-00896-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyni Mansuroglu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Albaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky929" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolcova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Chwastyniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.06.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Marcato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-015-0025-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delattre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tardivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliza Sendid Chouala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gmyr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0351" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Balavoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Moerman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belaich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Longue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oberholzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.11.054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VHRCZS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lukowiak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yacir Benomar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2008.265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigamonti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duhem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.107.161679" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Defrance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gmyr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.12.088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2GW7W79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flajollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cudejko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2007.02.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00079314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rachez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603023200" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00079317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2005-0321" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flajollet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Billaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Pineda Torra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000154140.73570.00" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20041948" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ozato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf066" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouchon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formstecher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9804840" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L573G5V9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0303-7207(98)00065-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRFX476T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.20.12288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benkoussa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nomin&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bernardon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04866167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Sokhna Diop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trouillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238491" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Galas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Bonnefoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-lefebvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4953-3185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337418v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goussard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Zarka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Denus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14201638" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swierczewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goujon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16020391" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denechaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geurs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comptdaer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03985380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denecha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Caillierez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chauderlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.740550" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02999922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Akbari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schirmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Reynaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-00896-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyni Mansuroglu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Albaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky929" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolcova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Chwastyniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.06.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Marcato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-015-0025-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delattre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tardivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliza Sendid Chouala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gmyr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0351" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Balavoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Moerman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yacir Benomar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Longue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lukowiak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-28" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belaich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oberholzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.11.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VHRCZS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2008.265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigamonti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duhem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.107.161679" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Defrance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gmyr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.12.088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2GW7W79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flajollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cudejko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2007.02.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00079314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rachez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603023200" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00079317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2005-0321" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flajollet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Billaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Pineda Torra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.ATV.0000154140.73570.00" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20041948" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ozato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf066" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouchon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formstecher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.20.12288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9804840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L573G5V9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0303-7207(98)00065-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRFX476T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benkoussa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nomin&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bernardon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04866167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Sokhna Diop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trouillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238491" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Galas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Bonnefoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>