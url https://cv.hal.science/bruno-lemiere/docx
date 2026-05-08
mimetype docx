--- v0 (2026-03-21)
+++ v1 (2026-05-08)
@@ -84,2135 +84,2226 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How on-site analytical techniques can help mining waste recovery and valorisation</w:t>
+                <w:t xml:space="preserve">Use of Mining Waste Classification in the Context of a Circular Economy—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44290-025-00248-2⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min16040358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454818v1</w:t>
+                <w:t xml:space="preserve">hal-05583084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial use of sediments, tools, pilot sites and measuring techniques developed and used within seven European Union INTERREG projects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How on-site analytical techniques can help mining waste recovery and valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-024-03811-z⟩</w:t>
+              <w:t xml:space="preserve">Discover Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44290-025-00248-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597843v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific dataset of mining and metallurgical residues for resource management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial use of sediments, tools, pilot sites and measuring techniques developed and used within seven European Union INTERREG projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Wijdeveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Coftier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cormio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniela Guglietta</w:t>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110348⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-024-03811-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525528v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Processing Techniques Dedicated to the Recycling of River Sediments to Produce Raw Materials for Construction Sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-specific dataset of mining and metallurgical residues for resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cormio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cleall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Heuss-Assbichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Henry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Guglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mining3010003⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371210v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Site Analyses as a Decision Support Tool for Dredging and Sustainable Sediment Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral Processing Techniques Dedicated to the Recycling of River Sediments to Produce Raw Materials for Construction Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Haouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land11020274⟩</w:t>
+              <w:t xml:space="preserve">Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.54 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mining3010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594592v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment challenges and opportunities due to climate change and sustainable development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-Site Analyses as a Decision Support Tool for Dredging and Sustainable Sediment Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Wijdeveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Wensveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03343-4⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land11020274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844473v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Pitfalls in the Analysis of Minerals and Loose Materials by Portable XRF, and How to Overcome Them</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemière</w:t>
+                <w:t xml:space="preserve">Sediment challenges and opportunities due to climate change and sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Obhodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Castellote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Heise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (11), pp.2841-2843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11010033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03343-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594574v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pXRF Measurements on Soil Samples for the Exploration of an Antimony Deposit: Example from the Vendean Antimony District (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible Pitfalls in the Analysis of Minerals and Loose Materials by Portable XRF, and How to Overcome Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min10080724⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11010033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919892v1</w:t>
+                <w:t xml:space="preserve">hal-03594574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in field-portable geochemical techniques and on-site technologies and their place in mineral exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">pXRF Measurements on Soil Samples for the Exploration of an Antimony Deposit: Example from the Vendean Antimony District (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/geochem2019-044⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min10080724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710401v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Mineral Waste Databases as an Information Source for Assessing Material Recovery Potential from Mine Waste, Tailings and Metallurgical Waste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New developments in field-portable geochemical techniques and on-site technologies and their place in mineral exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Uvarova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min10050446⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/geochem2019-044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919907v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of pXRF (Field Portable X-ray Fluorescence) Applications for Applied Geochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">National Mineral Waste Databases as an Information Source for Assessing Material Recovery Potential from Mine Waste, Tailings and Metallurgical Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorazd Žibret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cormio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min10050446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740950v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable XRF and wet materials: application to dredged contaminated sediments from waterways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Review of pXRF (Field Portable X-ray Fluorescence) Applications for Applied Geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.257-264. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/geochem2012-179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872341v1</w:t>
+                <w:t xml:space="preserve">hal-01740950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outil d'aide à la décision GeDSeT : évaluer les impacts et bénéfices de différentes options de gestion des sédiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Portable XRF and wet materials: application to dredged contaminated sediments from waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Haouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Laboudigue</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/geochem2012-179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691493v1</w:t>
+                <w:t xml:space="preserve">hal-00872341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outil d'aide à la décision GeDSeT : Comment estimer les bénéfices globaux d'une meilleure gestion ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">L'outil d'aide à la décision GeDSeT : évaluer les impacts et bénéfices de différentes options de gestion des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Haouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wavrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+                <w:t xml:space="preserve">Agnès Laboudigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 181, pp.11-15</w:t>
+              <w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691491v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulométrie et contamination comparées des sédiments des voies navigables en Wallonie et Nord de la France, enjeux pour la valorisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'outil d'aide à la décision GeDSeT : Comment estimer les bénéfices globaux d'une meilleure gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Alary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Philippe Wavrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Haouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 181, pp.25-33</w:t>
+              <w:t xml:space="preserve">, 2011, 181, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691484v1</w:t>
+                <w:t xml:space="preserve">hal-00691491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GeDSeT project: constitution of a decision support tool (DST) for the management and material recovery of waterways sediments in Belgium and Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Granulométrie et contamination comparées des sédiments des voies navigables en Wallonie et Nord de la France, enjeux pour la valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Haouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 181, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691510v1</w:t>
+                <w:t xml:space="preserve">hal-00691484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of unmanaged solid waste at a former base metal mining and ore processing site (Kirki, Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The GeDSeT project: constitution of a decision support tool (DST) for the management and material recovery of waterways sediments in Belgium and Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Haouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laboudigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734242X10375746⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553648v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental impacts of unmanaged solid waste at a former base metal mining and ore processing site (Kirki, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Liakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (11), pp.996-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X10375746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hydrogeochemical processes, mixing and isotope tracing in hard rock aquifers and surface waters from the Subarnarekha River Basin, (East Singhbhum District, Jharkhand State, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Machard de Gramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (8), pp.1535-1552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-007-0227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2222,4605 +2313,4605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des fonds pédogéochimiques en contexte d'ancien site minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Clozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SedNet Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURICATES: demonstration through pilots of sediment reuse for coastal defence or climate change mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Wijdeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Battelle - Sediments Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral processing techniques dedicated to the recycling of river sediments to produced raw materials for construction sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bréquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Meerseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SedNet Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data analysis of pXRF measurements on soil samples from the Brouzils Sb deposit (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference "Mines of the Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baseline monitoring at a pilot site for sediment reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alasdair Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SedNet Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-portable X-Ray Spectrometry as Rapid Measurement Tool for Environmental Geochemical Investigations in Former Mining Areas: The Case of Kirki Mines (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Liakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSG 2019 - 15th Congress of the Geological Society of Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURICATES: using on-site analytical technologies as a decision support tool for sediment reuse pilots-and projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Battelle - Sediments Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline monitoring at a pilot site for sediment reuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrometallurgy and phytomanagement approaches for steel slag management (HYPASS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SedNet Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven - Department of Materials Engineering (MTM); EIT RawMaterials – Innovation Hub CLC West, Apr 2019, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950585v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometallurgy and phytomanagement approaches for steel slag management (HYPASS)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven - Department of Materials Engineering (MTM); EIT RawMaterials – Innovation Hub CLC West, Apr 2019, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">11. International SedNet conference "Sediment as a dynamic natural resource : from catchment to open sea"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196773v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Baseline monitoring at a pilot site for sediment reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jean Superville</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International SedNet conference "Sediment as a dynamic natural resource : from catchment to open sea"</w:t>
+              <w:t xml:space="preserve">SedNet Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237258v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of classic trace element geochemistry, soil partial leaches, portable XRF on soils and biogeochemistry in the Western Europe Environment, An example from Li-Ta-Sn and W deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">395 -Exploration geochemistry: comparison between classic trace elements geochemistry, soil partial leaches, portable XRF, on soils and biogeochemistry in Western Europe Environment. Example from Li-Ta-Sn and W deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources for Future Generations - RFG2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762140v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of pXRF to environmental investigations and geochemical baseline of abandoned mines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A circular economy classification of mine waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources for Future Generations - RFG2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740932v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of pXRF to environmental investigations and geochemical baseline of abandoned mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources for Future Generations - RFG2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839206v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">395 -Exploration geochemistry: comparison between classic trace elements geochemistry, soil partial leaches, portable XRF, on soils and biogeochemistry in Western Europe Environment. Example from Li-Ta-Sn and W deposits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application of pXRF to environmental investigations and geochemical baseline of abandoned mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources for Future Generations - RFG2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839209v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A circular economy classification of mine waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of classic trace element geochemistry, soil partial leaches, portable XRF on soils and biogeochemistry in the Western Europe Environment, An example from Li-Ta-Sn and W deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources for Future Generations - RFG2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839205v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A circular economy classification of mine waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources for Future Generations - RFG2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geology, Genetic Processes And Their Consequences On Environmental Impacts At The Abandoned W Mine Of Enguialès, Aveyron, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bellenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Acid Rock Drainage (ICARD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field portable geochemical techniques and site technologies for mineral exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geokemian_Päivät_2018_Ohjelma (Finnish Geochemical Days)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and new developments in field portable geochemical techniques and on-site technologies for mineral exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Uvarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration 17, Field Analysis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: Field portable geochemical techniques and site technologies, and their relevance for decision making in mineral exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Uvarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration 17, Field Analysis Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: New developments in field portable geochemical techniques and site technologies and their place in mineral exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Uvarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration 17, Field Analysis Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-site analyses as a decision support tool for dredging and sustainable sediment management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Sediment Management (I2SM) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke &amp; École des Mines de Douai, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Analytical Techniques for Geochemical Surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">O, H and Sr isotopes tracing the migration distance of mining, ore processing and metallurgical activities end-products in a river basin (Subarnarekha River, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Applied Geochemistry Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Applied Isotope Geochemistry (AIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Orléans, France. pp.223 - 226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185063v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O, H and Sr isotopes tracing the migration distance of mining, ore processing and metallurgical activities end-products in a river basin (Subarnarekha River, India)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Management decision process of beneficial reuse of marine sediments in civil engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal El Fgaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Wijdeveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead Tangney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Applied Isotope Geochemistry (AIG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SedNet Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SedNet network Sep 2015, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188576v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management decision process of beneficial reuse of marine sediments in civil engineering applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Field Analytical Techniques for Geochemical Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SedNet Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SedNet network Sep 2015, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">27th International Applied Geochemistry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Applied Geochemists, Apr 2015, Tucson, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185074v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Processing of mine tailings: discussion on case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bellenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA Biennal Meeting - Nancy - France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social, geographical, technical, environmental and economic approaches to strength marine sediment reuse options through CEAMaS project. -Center of resource – GIS -Economic model -Methodology -Reuse Theme: Sediment and society Sediment quality and perception Best practices in sediment management Building with dredged material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Debuigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Brakni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerry Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal El Fgaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SedNet Conference, Krakow 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SedNet network, Sep 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar polycyclic aromatic compounds (polar PACs) occurence and origin : issues and requirements for future investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds conference, ISPAC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of remediation treatments on Polar PACs in soils : degradation vs. formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Andriatsihoarana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds conference, ISPAC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Polar Polycyclic Aromatic compounds at contaminated sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+                <w:t xml:space="preserve">CEAMaS project : Civil Engineering Applications for Marine Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutton Gerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrington Joe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhadj Essia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mcheik Amale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NORDROCS 2014 - 5th Joint Nordic Meeting on Remediation of Contaminated Sites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Sediment Management (I2SM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188591v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEAMaS project : Civil Engineering Applications for Marine Sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mcheik Amale</w:t>
+                <w:t xml:space="preserve">Occurrence of Polar Polycyclic Aromatic compounds at contaminated sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Lundstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Sediment Management (I2SM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">NORDROCS 2014 - 5th Joint Nordic Meeting on Remediation of Contaminated Sites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188666v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel scenarios for sustainable waterway sediments management deduced from a decision-support tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Haouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International SedNet conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygenated Polycyclic Aromatic Compounds (Oxy-PAC) Occurrence at French Sites: Known Issues and Strategy for Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Corvallis, OR, United States. pp.P43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Processing of Mining Waste: An Alternative Way to Secure Metal Supplies of European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bellenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rewas 2013 : Enabling materials resource sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Antonio, United States. pp.234-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118679401.ch24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the waste: prospecting valuable residues optimising processes with modern technology sustainably remediating legacy sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey Mining Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Turkish Miners Association, Jun 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeDSeT project: (constitution of a decision support tool (DST) for the management and material recovery of waterways sediments in Belgium and Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Haouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASCON 2012 - towards effective, durable and sustainable production and use of alternative materials in construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Gothenburg, Sweden. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining waste characterization in the perspective of the European mining waste directive</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical quality of river sediments in France. Summary of available databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Padox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hazebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laboudigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Applied Geochemistry Symposium (IAGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">7. International SedNet conference "Sediments and Biodiversity : bridging the gap between science and policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188726v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical quality of river sediments in France. Summary of available databases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining waste characterization in the perspective of the European mining waste directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Piantone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International SedNet conference "Sediments and Biodiversity : bridging the gap between science and policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Venise, Italy</w:t>
+              <w:t xml:space="preserve">25th International Applied Geochemistry Symposium (IAGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970772v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Assessment and monitoring programme in the Subarnarekha river basin (INDIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Billaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Applied Geochemistry Symposium 2011 22-26 August 2011 Rovaniemi, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeDSeT Project : coupling multi-criteria analysis and knowledge improvement on sediment for a close-to-the-field Decision Support Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laboudigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Laboudigue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Haouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International SedNet conference "Sediments and Biodiversity : bridging the gap between science and policy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralisation distance of acid drainage and migration range of pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mine Water Association Symposium (IMWA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Sydney (Nova Scotia), Canada. p. 35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical investigations in view of the implementation of a monitoring system at a former base metal mining and ore processing site (Kirki, Thrace, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Liakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd AMIREG International Conference (2009): Assessing the Footprint of Resource Utilization and Hazardous Waste Management, Athens, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6830,367 +6921,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth elements detection in dredging sediments: ICP-MS versus pXRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Haouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sednet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometallurgy and phytomanagement approaches for steel slag management (HYPASS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Limasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mechelen, Belgium. , Proceedings of Slag Valorisation Symposium, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYdrometallurgy and Phytomanagement Approaches for Steel Slag management (HYPASS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Limasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7203,94 +7294,94 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rencontres Scientifiques: Réhabilitation et Valorisation des Sites et Sols pollués - 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">nd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Scientific Meeting: Rehabilitation of polluted Sites and Soils, RV2S/RSS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Etienne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole Nationale d’Ingénieurs de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.134 à 135, 2018, Proceeding: 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">èmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Rencontres Scientifiques : Workshop Réhabilitation et valorisation des sites et sols pollués; Proceeding: 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">nd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Scientific Meeting: Workshop on Rehabilitation of polluted Sites and Soils</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03150319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7300,279 +7391,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration biogeochemistry in the Western Europe environment, an example from Sb deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Marasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pXRF measurements on soil samples in the vicinity of a W deposit and Nb-Ta prospect: example from the Echassières district (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sarala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7719,51 +7810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44290-025-00248-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04597843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Wijdeveld" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03811-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cormio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cleall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Heuss-Assbichler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guglietta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mining3010003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03594592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wensveen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11020274" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Obhodas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castellote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Romano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Heise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03343-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03594574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11010033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02919892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Derycke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10080724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Uvarova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2019-044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02919907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd &#381;ibret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Mendez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Sinnett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10050446" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00872341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2012-179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wavrer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Liakopoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michael" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X10375746" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Machard de Gramont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sengupta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-007-0227-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75DFDC0DBD2EA0862F308C97531128A9AAED8B70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02907336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Superville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harrington" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Groot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;quel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meerseman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02121075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Hamilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02103784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astolfi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01762140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Serrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01839206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01839209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01839205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01835402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Uvarova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brequel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01185063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01185074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal El Fgaier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Janssen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Tangney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01154881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaulieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01185077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Debuigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Brakni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Sutton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188531v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Lundstedt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Tysklind" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grandchamp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutton Gerry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrington Joe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Essia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcheik Amale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00906965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00872343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Fries" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fuentes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118679401.ch24" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188635v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cottard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Padox" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hazebrouck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01189703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546400v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01189401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Limasset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03150319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02479103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marasa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02479091v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sarala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05583084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min16040358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44290-025-00248-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04597843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Wijdeveld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03811-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cormio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alonso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cleall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Heuss-Assbichler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guglietta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mining3010003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03594592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wensveen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11020274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Obhodas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castellote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Romano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Heise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03343-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03594574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11010033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02919892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Derycke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10080724" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Uvarova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2019-044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02919907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd &#381;ibret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Mendez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Sinnett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10050446" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.02.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00872341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2012-179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wavrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Liakopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X10375746" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Machard de Gramont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sengupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-007-0227-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75DFDC0DBD2EA0862F308C97531128A9AAED8B70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02907336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Superville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harrington" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Groot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;quel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meerseman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02121075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Hamilton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02103784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01839209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Serrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01839205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01839206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01762140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01835402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Uvarova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01740971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brequel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01185074v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal El Fgaier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Janssen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Tangney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01185063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01154881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaulieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01185077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Debuigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Brakni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Sutton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grandchamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutton Gerry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrington Joe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Essia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcheik Amale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Lundstedt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Tysklind" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00906965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00872343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Fries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fuentes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118679401.ch24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Padox" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hazebrouck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cottard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01189703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970920v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01189401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Limasset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03150319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02479103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marasa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02479091v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sarala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>