--- v0 (2026-03-05)
+++ v1 (2026-05-26)
@@ -1248,303 +1248,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production et commerce du livre. L’exemple des livrets de pèlerinages (XVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e université d’hiver de Saint-Mihiel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche universitaire lorrain d'histoire de Nancy-Metz (CRULH, EA 3945); Conseil Général de la Meuse, Nov 2013, Saint-Mihiel, France. pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit de croisade et Maison de Lorraine aux XVe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dorsale catholique, jansénisme, dévotion aux XVIe-XVIIIe siècles : mythe, réalité, actualité historiographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche universitaire lorrain d'histoire (CRULH), Sep 2011, Nancy, France. pp.427-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les conditions de voyage des pèlerins dans la France d’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heurs et malheurs des voyages. Les conditions de voyage du XVIe au XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Boisson; Association Saumur et son histoire; Université d'Angers, Jun 2013, Saumur, France. pp.79-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les topographies mariales : une &amp;quot;politique du pèlerinage&amp;quot; européenne au XVIIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques du pèlerinage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers (CRIHAM, EA 4270) Oct 2011, Poitiers, France. pp.17- 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547399v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01544129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les livrets de pèlerinage du XVIIe siècle : héritages du concile de Trente ou matrices d’une civilisation nouvelle ?</w:t>
               </w:r>
@@ -2795,402 +2795,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oratoriens et professeurs de l’Académie de Saumur : une République des Lettres au XVIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Léonard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtres et pasteurs : les clergés à l'ère des divisions confessionnelles, XVIe-XVIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.263-274, 2016, Histoire, 978-2-7535-4905-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oratoriens et professeurs de l’académie de Saumur : une « République des Lettres » au xviie siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prêtres et pasteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.263-274, 2016, 9782753555914. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.47299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.47299⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02649881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisans et commerçants des bourgs de pèlerinage : des structures de productions différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie des dévotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.141-151, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.45353⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02649891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Julien Léonard. </w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Dinet-Lecomte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prêtres et pasteurs : les clergés à l'ère des divisions confessionnelles, XVIe-XVIIe siècles </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.263-274, 2016, Histoire, 978-2-7535-4905-0</w:t>
+              <w:t xml:space="preserve">Les hôpitaux de Picardie, du Moyen Âge à la Révolution : répertoire et guide des sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Ancrage, pp.338-342, 2014, Hier, 978-2-36058-055-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mabillon, le doute méthodique au service de la vérité historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veronique Beaulande-Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Église, mémoire(s), éducation : mélanges offerts à Jean-François Boulanger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉPURE-Editions; Presses universitaires de Reims, pp.89-109, 2014, 978-2-915271-85-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544301v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01538408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3329,510 +3329,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas du Père Laudun</w:t>
+                <w:t xml:space="preserve">Les Ardilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Vierge Marie : sanctuaires et dévotions, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373923v1</w:t>
+                <w:t xml:space="preserve">hal-03373939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liesse</w:t>
+                <w:t xml:space="preserve">Image de piété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Vierge Marie : sanctuaires et dévotions, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373937v1</w:t>
+                <w:t xml:space="preserve">hal-03209266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliques</w:t>
+                <w:t xml:space="preserve">Liesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Vierge Marie : sanctuaires et dévotions, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373915v1</w:t>
+                <w:t xml:space="preserve">hal-03373937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image de piété</w:t>
+                <w:t xml:space="preserve">Reliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Vierge Marie : sanctuaires et dévotions, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209266v1</w:t>
+                <w:t xml:space="preserve">hal-03373915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay</w:t>
+                <w:t xml:space="preserve">Atlas du Père Laudun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Vierge Marie : sanctuaires et dévotions, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373941v1</w:t>
+                <w:t xml:space="preserve">hal-03373923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libération</w:t>
+                <w:t xml:space="preserve">Le Puy-en-Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Vierge Marie : sanctuaires et dévotions, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373925v1</w:t>
+                <w:t xml:space="preserve">hal-03373941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ardilliers</w:t>
+                <w:t xml:space="preserve">Libération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Vierge Marie : sanctuaires et dévotions, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373939v1</w:t>
+                <w:t xml:space="preserve">hal-03373925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4107,51 +4107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12218-0.p.0081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228608v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01547193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01544129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-piete-lotharingienne-foi-publique-foi-interiorisee-xiie-xviiie-siecles.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12218-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gicquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02298336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peguera-Poch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moulinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paresys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02509885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#228;chst&#228;dt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sukic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Villette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12218-0.p.0081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228608v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01544129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01547193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-piete-lotharingienne-foi-publique-foi-interiorisee-xiie-xviiie-siecles.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12218-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gicquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02298336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peguera-Poch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moulinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paresys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47299" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02509885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#228;chst&#228;dt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sukic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03373925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Villette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>