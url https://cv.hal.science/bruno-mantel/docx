--- v1 (2026-03-25)
+++ v2 (2026-04-18)
@@ -2116,247 +2116,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance vibrotactile à l'interception locomotrice de cibles mobiles : étude de faisabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
+                <w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e congrès de la Société d'Ergonomie de Langue Française (SELF 2022) : Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’ergonomie de langue française (SELF), Jul 2022, Genève, Suisse. pp.348-353</w:t>
+              <w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759604v1</w:t>
+                <w:t xml:space="preserve">halshs-04157861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Allègre</w:t>
+                <w:t xml:space="preserve">Assistance vibrotactile à l'interception locomotrice de cibles mobiles : étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">56e congrès de la Société d'Ergonomie de Langue Française (SELF 2022) : Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’ergonomie de langue française (SELF), Jul 2022, Genève, Suisse. pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04157861v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de l'incorporation d'un objet. Point de vue d'une approche incarnée de la perception</w:t>
               </w:r>
@@ -3078,51 +3078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE7C387B"/>
+    <w:nsid w:val="C90D355C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3309,51 +3309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-mantel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4938-7280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138546622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216355792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000404" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Orth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00820" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2017.1331116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG0XWJSD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060415000190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2190400" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2010.496665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2006.1328" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-006-0025-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2700EB43EAFBC3CA84135AC3E5A0BC410CBF065A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-mantel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4938-7280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138546622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216355792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000404" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Orth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00820" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2017.1331116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG0XWJSD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060415000190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2190400" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2010.496665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2006.1328" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-006-0025-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2700EB43EAFBC3CA84135AC3E5A0BC410CBF065A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>