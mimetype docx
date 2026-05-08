--- v2 (2026-04-18)
+++ v3 (2026-05-08)
@@ -3078,51 +3078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C90D355C"/>
+    <w:nsid w:val="A07986CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>