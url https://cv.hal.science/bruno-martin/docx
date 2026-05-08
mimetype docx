--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -1560,421 +1560,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of ISO/IEC 9798-2 Authentication Standard using AVISPA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic Universality of Causal Graph Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Joint Conference on Information Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASIAJCIS.2013.25⟩</w:t>
+              <w:t xml:space="preserve">Machines, Computations and Universality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland. pp.137-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.128.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218351v1</w:t>
+                <w:t xml:space="preserve">hal-01218359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Universality of Causal Graph Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Analysis of ISO/IEC 9798-2 Authentication Standard using AVISPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Ziauddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines, Computations and Universality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland. pp.137-149, </w:t>
+              <w:t xml:space="preserve">Asia Joint Conference on Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Séoul, South Korea. pp.108-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.128.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASIAJCIS.2013.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218359v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Trust and Reputation Framework for Social Web Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On radius 1 nontrivial reversible and number-conserving cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Nguyen</w:t>
+                <w:t xml:space="preserve">R. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Liquori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl Hanks</w:t>
+                <w:t xml:space="preserve">Katsunobu Imai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confederated International Workshops: OTM Academy, Industry Case Studies Program, EI2N, INBAST, META4eS, OnToContent, ORM, SeDeS, SINCOM, and SOMOCO 2012, Rome, Italy, September 10-14, 2012. Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reversible Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908805v1</w:t>
+                <w:t xml:space="preserve">hal-00826548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On radius 1 nontrivial reversible and number-conserving cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Trust and Reputation Framework for Social Web Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Liquori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katsunobu Imai</w:t>
+                <w:t xml:space="preserve">Karl Hanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reversible Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confederated International Workshops: OTM Academy, Industry Case Studies Program, EI2N, INBAST, META4eS, OnToContent, ORM, SeDeS, SINCOM, and SOMOCO 2012, Rome, Italy, September 10-14, 2012. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826548v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Complexity of Avalanches in the Kadanoff Two-dimensional Sandpile Model</w:t>
               </w:r>
@@ -2131,191 +2131,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood transformations on graph automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations between triangular and hexagonal number-conserving cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsunobu Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Papazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Uzès, France. pp.90-101</w:t>
+              <w:t xml:space="preserve">International Workshop on Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273947v1</w:t>
+                <w:t xml:space="preserve">hal-00315932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations between triangular and hexagonal number-conserving cellular automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neighborhood transformations on graph automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Natural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">JAC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Uzès, France. pp.90-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315932v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-random Sequences Generated by Cellular Automata</w:t>
               </w:r>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Radius 1 Nontrivial Reversible and Number-Conserving Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsunobu Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohei Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3155,51 +3155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on Random Sequence Generation by Uniform Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsunobu Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Automate_cellulaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Graphe_de_Cayley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krasnowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-022-09503-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.06.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.04.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Peyrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1014/j.dam.2007.05.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6791340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02863193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009156506830690" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01741411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23111-2_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Ziauddin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASIAJCIS.2013.25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.128.19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hanks" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunobu Imai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papazian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059639v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icissp.scitevents.org/?y=2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02337668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Graube" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02337657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01741396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Saito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-13350-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13350-8_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00212057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Automate_cellulaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Graphe_de_Cayley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krasnowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-022-09503-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.06.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.04.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Peyrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1014/j.dam.2007.05.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6791340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02863193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009156506830690" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01741411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23111-2_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.128.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Ziauddin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASIAJCIS.2013.25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunobu Imai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hanks" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papazian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059639v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icissp.scitevents.org/?y=2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02337668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Graube" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02337657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01741396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Saito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-13350-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13350-8_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00212057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>