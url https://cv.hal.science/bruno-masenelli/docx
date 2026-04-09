--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -3231,264 +3231,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature optical response of zinc oxide nanowires synthesized by chemical bath deposition to toluene vapors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanomatériaux luminescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Parize</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201532748⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.NM2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-nm2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456370v1</w:t>
+                <w:t xml:space="preserve">hal-01489133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomatériaux luminescents</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature optical response of zinc oxide nanowires synthesized by chemical bath deposition to toluene vapors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (5), pp.1115-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201532748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-nm2025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01489133v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Dependent Photoluminescence Study of Wurtzite InP Nanowires</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-Defect-Related Photoluminescence Line at 3.33 eV in Nanostructured ZnO Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5098,51 +5098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells of crystal field symmetries evidenced in oxide nano-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,575 +5477,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between exciton-phonon interaction and defects states in the 3.31 eV band in ZnO</w:t>
+                <w:t xml:space="preserve">Thin Film Growth Using Hetero Embryo: Demonstration on Pyrochlore Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tainoff</w:t>
+                <w:t xml:space="preserve">A. Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115304⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (5), pp.1543-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am100203f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116843v1</w:t>
+                <w:t xml:space="preserve">hal-02116841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Film Growth Using Hetero Embryo: Demonstration on Pyrochlore Phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between exciton-phonon interaction and defects states in the 3.31 eV band in ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Bihan</w:t>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (5), pp.1543-1547. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am100203f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116841v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1798-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306356v1</w:t>
+                <w:t xml:space="preserve">hal-02116938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Tainoff</w:t>
+                <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.015603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116938v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the quantum confinement on the luminescent properties of sesquioxydes</w:t>
               </w:r>
@@ -6190,64 +6190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect on Gd2O3 clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,77 +6302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth-based nanoclusters embedded in sol–gel waveguiding thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leluyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,217 +9045,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Applications in Agriculture : Leaf Wetness Sensing and Pest Control</w:t>
+                <w:t xml:space="preserve">Laser-based dew detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F G Feugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Masenelli</w:t>
+                <w:t xml:space="preserve">François G. Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Sensing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica, Jul 2023, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186679v1</w:t>
+                <w:t xml:space="preserve">hal-04021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based dew detection</w:t>
+                <w:t xml:space="preserve">Laser Applications in Agriculture : Leaf Wetness Sensing and Pest Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F G Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François G. Feugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">B Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Optica Sensing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Jul 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021541v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanostructure- and ZnO-Alq3 based thin layers for LED applications</w:t>
               </w:r>
@@ -10490,293 +10490,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doping of ZnO nanocrystals, Tuning of plasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été, GdR NACRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Mittelwirh, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112226v1</w:t>
+                <w:t xml:space="preserve">hal-02168848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped ZnO in Hybrid Nanostructure for Lighting and Solar Cell Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Apostoluk</w:t>
+                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bail</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Oceania 2019 - International Conference on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417654v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxide nanoparticles as phosphors for white light emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10831,126 +10775,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Union of Materials Research Societies International Conference in Asia (IUMRS-ICA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping of ZnO nanocrystals, Tuning of plasmonic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doped ZnO in Hybrid Nanostructure for Lighting and Solar Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été, GdR NACRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Mittelwirh, France</w:t>
+              <w:t xml:space="preserve">Materials Oceania 2019 - International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168848v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for mid-IR plasmonics (Conference Presentation)</w:t>
               </w:r>
@@ -11810,402 +11810,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution processing of hybrid ZnO nanophosphors assembled in mesosphere for LED application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Apostoluk</w:t>
+                <w:t xml:space="preserve">ZnO nanowire facet transformation induced by Ga doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Conference, symposium P: Solution processing and properties of functional oxide thin films and nanostructures-III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IWZnO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817441v1</w:t>
+                <w:t xml:space="preserve">hal-02010195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowire facet transformation induced by Ga doping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Lusson</w:t>
+                <w:t xml:space="preserve">Ga and Al degeneratly doped ZnO Nanocrystals for Mid IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K.H. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWZnO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">IWZnO2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010195v1</w:t>
+                <w:t xml:space="preserve">hal-01875129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga and Al degeneratly doped ZnO Nanocrystals for Mid IR plasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Melinon</w:t>
+                <w:t xml:space="preserve">Solution processing of hybrid ZnO nanophosphors assembled in mesosphere for LED application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWZnO2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Conference, symposium P: Solution processing and properties of functional oxide thin films and nanostructures-III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875129v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped ZnO nanoparticles for WLEDs application</w:t>
               </w:r>
@@ -12467,51 +12467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13435,51 +13435,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanostructures with intentionally introduced defects as material for solar energy and sensing applications</w:t>
+                <w:t xml:space="preserve">Solution-processed zinc oxide nanostructures for solar energy and sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
@@ -13514,698 +13514,698 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium Z: Functional oxides - synthesis, structure, properties and applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium M: Materials and devices for energy and environment applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489092v1</w:t>
+                <w:t xml:space="preserve">hal-01489079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ZnO nanocolloids for white LED and photovoltaic markets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+                <w:t xml:space="preserve">Effect of Hydrostatic Pressure on the Band Structure of Wurtzite InP Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Spring Meeting, symposium J - Established and emerging nanocolloids: from synthesis &amp; characterization to applications II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amsterdam, The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489076v1</w:t>
+                <w:t xml:space="preserve">hal-01489094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed zinc oxide nanostructures for solar energy and sensing applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc oxide nanocomposites for solar energy conversion and LED applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium M: Materials and devices for energy and environment applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium L: Materials and devices for energy and environment applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489079v1</w:t>
+                <w:t xml:space="preserve">hal-01489082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hydrostatic Pressure on the Band Structure of Wurtzite InP Nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+                <w:t xml:space="preserve">doped ZnO nano-structures for M-IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amsterdam, The, Netherlands</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489094v1</w:t>
+                <w:t xml:space="preserve">hal-01489061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanocomposites for solar energy conversion and LED applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc oxide nanostructures with intentionally introduced defects as material for solar energy and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium L: Materials and devices for energy and environment applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium Z: Functional oxides - synthesis, structure, properties and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489082v1</w:t>
+                <w:t xml:space="preserve">hal-01489092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">doped ZnO nano-structures for M-IR plasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Hybrid ZnO nanocolloids for white LED and photovoltaic markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Spring Meeting, symposium J - Established and emerging nanocolloids: from synthesis &amp; characterization to applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489061v1</w:t>
+                <w:t xml:space="preserve">hal-01489076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InP quantum dot nanowires with abrupt interfaces grown on silicon</w:t>
               </w:r>
@@ -15418,277 +15418,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ZnO nanostructures with intentionally introduced defects for photovoltaics and optical gas sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Nguyen</w:t>
+                <w:t xml:space="preserve">Optical properties of wurtzite InP nanowires under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Valette</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss-Japan workshop 2015 - International workshop on nanoscale electron-photon interactions via energy dissipation and fluctuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489565v1</w:t>
+                <w:t xml:space="preserve">hal-01489588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wurtzite InP nanowires under hydrostatic pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Mavel</w:t>
+                <w:t xml:space="preserve">Study of ZnO nanostructures with intentionally introduced defects for photovoltaics and optical gas sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Swiss-Japan workshop 2015 - International workshop on nanoscale electron-photon interactions via energy dissipation and fluctuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489588v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense visible emission from ZnO nanoparticles synthesized via co-precipitation and hydrolysis methods</w:t>
               </w:r>
@@ -15963,51 +15963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16552,320 +16552,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of silicon solar cell quantum efficiency by ZnO nanoparticles down shifting effect</w:t>
+                <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Sibiński</w:t>
+                <w:t xml:space="preserve">Alexandru Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microtechnology and thermal problems in electronics, Microtherm 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lodz University of Technology, Poland, Jun 2013, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Workshop on recent development on Photovoltaic : Nanoparticles and Plasmonic of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Apr 2013, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995675v1</w:t>
+                <w:t xml:space="preserve">hal-01995680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
+                <w:t xml:space="preserve">Improvement of silicon solar cell quantum efficiency by ZnO nanoparticles down shifting effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Canut</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Focsa</w:t>
+                <w:t xml:space="preserve">Maciej Sibiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on recent development on Photovoltaic : Nanoparticles and Plasmonic of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Apr 2013, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Microtechnology and thermal problems in electronics, Microtherm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lodz University of Technology, Poland, Jun 2013, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995680v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warstwy nanocząstek ZnO do zastosowań w ogniwach fotowoltaicznych (ZnO nanoparticle layers for applications in photovoltaic cells)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Sibiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17063,51 +17063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17904,277 +17904,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped ZnO nanoparticles for WLED application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebail</w:t>
+                <w:t xml:space="preserve">Crystal facet engineering in MIR ZnO nanow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’NANO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
+              <w:t xml:space="preserve">34th ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289643v1</w:t>
+                <w:t xml:space="preserve">hal-02010183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal facet engineering in MIR ZnO nanow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Amiri</w:t>
+                <w:t xml:space="preserve">Doped ZnO nanoparticles for WLED application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">C’NANO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010183v1</w:t>
+                <w:t xml:space="preserve">hal-02289643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Sputtering and Atomic Layer Deposition of ferroelectric doped and undoped HfO2</w:t>
               </w:r>
@@ -18669,77 +18669,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxides nanowires for optical gas sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18906,51 +18906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofils et capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18958,51 +18958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2016</w:t>
@@ -19333,51 +19333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Japanese-French Frontiers of Science Symposium, JFFoS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Otsu, Japan. </w:t>
@@ -19419,51 +19419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of ZnO nanostructures grown by chemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19646,273 +19646,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of ZnO nanoparticles fabricated by advanced physical methods for down-shifting applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO nanoparticles applied as down-shifters for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Zinc Oxide and Related Materials - IwZnO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nice, France. </w:t>
+              <w:t xml:space="preserve">Workshop "Fédésol junior" (PhD student meeting) of La Fédération Nationale de Recherche sur l’Énergie Solaire (National French Federation of the Research on Solar Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995710v1</w:t>
+                <w:t xml:space="preserve">hal-01995312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles applied as down-shifters for solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and electrical properties of ZnO nanoparticles fabricated by advanced physical methods for down-shifting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Fédésol junior" (PhD student meeting) of La Fédération Nationale de Recherche sur l’Énergie Solaire (National French Federation of the Research on Solar Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Nantes, France. </w:t>
+              <w:t xml:space="preserve">7th International Workshop on Zinc Oxide and Related Materials - IwZnO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995312v1</w:t>
+                <w:t xml:space="preserve">hal-01995710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
               </w:r>
@@ -19950,51 +19950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Nanocristaux dans des diélectriques" (réunion plénière) of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. , 2012</w:t>
@@ -20623,51 +20623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F7A63E9"/>
+    <w:nsid w:val="57362246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20854,51 +20854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-masenelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-5376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140781382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Kim Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11100895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Tammaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Paparo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Chianese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ritacco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147909" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boussadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben&#8208;bakir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Apostoluk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155400" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Pellegrino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lo Presti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kolb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48497-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helainne Girao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.265702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Znajdek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lisik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.opelre.2017.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mavel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532748" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16MW09M8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hapiuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.L. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibinski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200950" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQRL2DWM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.6.111101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibin Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/34/5/053005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115903" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sato" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kurniawan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495602" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26C28312DED0F7A5954E385E2D7FD8EC60028C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tupin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Flank" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/8/006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035208" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conn&#233;table" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshevskii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.247001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vialle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00216-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLB1CLZZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00139-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KD12D03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.165417" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01316-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1494780" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tuti&#353;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuppiroli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1327286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825453v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#252;esch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426683" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tutis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bussac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(00)01350-3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXP2PSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00944-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBWLRD30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(99)00052-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG5X54G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raevskaia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186679v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Feugier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masenelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021541v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Feugier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Priano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sypniewska" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789960v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cornier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544350" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289634v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosna-Glebska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301799v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gottlieb" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112226v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417654v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416832v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168848v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323056v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2517470" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebail" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010197v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506592v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010195v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875129v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047951v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849579v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990245v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990256v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lama" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990259v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebail" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489092v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489076v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489079v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489094v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489082v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Delaunay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignoli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489073v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489080v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489590v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489565v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990264v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990269v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490298v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cosnier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490300v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489856v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ikuhara" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490309v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995675v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yao" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995680v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Znajdek" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995671v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073908v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995705v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szyszka" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wosko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macherzynski" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paszkiewicz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289643v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489631v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374542v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. H Nguyen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988381v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374549v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165208v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier P." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Y." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli B." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489785v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995289v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995723v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995710v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995312v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995725v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995735v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381902v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibinski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dani&#232;le" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011840" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012016v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-masenelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-5376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140781382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Kim Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11100895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Tammaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Paparo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Chianese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ritacco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147909" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boussadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben&#8208;bakir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Apostoluk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155400" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Pellegrino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lo Presti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kolb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48497-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helainne Girao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.265702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Znajdek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lisik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.opelre.2017.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mavel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532748" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16MW09M8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hapiuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.L. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibinski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200950" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQRL2DWM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.6.111101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibin Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/34/5/053005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115903" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sato" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kurniawan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495602" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26C28312DED0F7A5954E385E2D7FD8EC60028C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tupin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Flank" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/8/006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035208" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conn&#233;table" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshevskii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.247001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vialle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00216-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLB1CLZZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00139-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KD12D03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.165417" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01316-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1494780" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tuti&#353;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuppiroli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1327286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825453v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#252;esch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426683" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tutis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bussac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(00)01350-3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXP2PSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00944-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBWLRD30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(99)00052-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG5X54G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raevskaia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021541v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Feugier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186679v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Feugier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masenelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Priano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sypniewska" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789960v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cornier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544350" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289634v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosna-Glebska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301799v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gottlieb" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168848v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112226v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416832v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417654v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323056v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2517470" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebail" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010197v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506592v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010195v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875129v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817441v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047951v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849579v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990245v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990256v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lama" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990259v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebail" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489079v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489094v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489082v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489092v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489076v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Delaunay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignoli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489073v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489080v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489590v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489588v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489565v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990264v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990269v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490298v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cosnier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490300v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489856v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ikuhara" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490309v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995680v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yao" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995675v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Znajdek" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995671v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073908v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995705v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szyszka" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wosko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macherzynski" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paszkiewicz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010183v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289643v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489631v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374542v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. H Nguyen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988381v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374549v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165208v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier P." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Y." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli B." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489785v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995289v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995723v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995312v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995710v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995725v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995735v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381902v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibinski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dani&#232;le" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011840" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012016v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>