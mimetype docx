--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -849,291 +849,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the Electrostatic Potentials in a Fully Processed Led Device with nm‐Scale Resolution by In Situ off‐Axis Electron Holography</w:t>
+                <w:t xml:space="preserve">Improved Visible Emission from ZnO Nanoparticles Synthesized via the Co-Precipitation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cooper</w:t>
+                <w:t xml:space="preserve">Alexandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Licitra</w:t>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Boussadi</w:t>
+                <w:t xml:space="preserve">Pierrick Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badhise Ben‐bakir</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300537⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (15), pp.5400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16155400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121019v1</w:t>
+                <w:t xml:space="preserve">hal-04180089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Visible Emission from ZnO Nanoparticles Synthesized via the Co-Precipitation Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of the Electrostatic Potentials in a Fully Processed Led Device with nm‐Scale Resolution by In Situ off‐Axis Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Zhu</w:t>
+                <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Gautier</w:t>
+                <w:t xml:space="preserve">Christophe Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Valette</w:t>
+                <w:t xml:space="preserve">Younes Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badhise Ben‐bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (15), pp.5400. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16155400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180089v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Optimization of High‐Quality Epitaxial Lithium Niobate Thin Films by Chemical Beam Vapor Deposition: Impact of Cationic Stoichiometry</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of sidewall damage induced by reactive ion etching on AlGaInP MESA for micro-LED application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,295 +2427,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for MIR plasmonics.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-Induced Sublattice Disordering in SnO 2 : Invasive Selective Percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Amiri</w:t>
+                <w:t xml:space="preserve">Helainne Girao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (26), pp.265702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.265702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823481v1</w:t>
+                <w:t xml:space="preserve">hal-02342393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Sublattice Disordering in SnO 2 : Invasive Selective Percolation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Haines</w:t>
+                <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for MIR plasmonics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">Gaelle Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (26), pp.265702. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.4287-4295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.265702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342393v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanoparticles for improvement of thin film photovoltaic structures’ efficiency through down shifting conversion</w:t>
               </w:r>
@@ -3755,51 +3755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable mid IR plasmon in GZO nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the solar cell efficiency by the ZnO nanoparticle layer via the down-shifting effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of luminescent properties of ZnO nanoparticles for their use as a down-shifting layer on solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles as a luminescent down-shifting layer for photosensitive devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,307 +4799,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p Doping in Expanded Phases of ZnO: An Ab Initio Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO dense nanowire array on a film structure in a single crystal domain texture for optical and photoelectrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
+                <w:t xml:space="preserve">Miao Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melinon</w:t>
+                <w:t xml:space="preserve">Yukio Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">Mario Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (11), pp.NA. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (49), pp.495602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/49/495602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739052v1</w:t>
+                <w:t xml:space="preserve">hal-01986770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO dense nanowire array on a film structure in a single crystal domain texture for optical and photoelectrochemical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miao Zhong</w:t>
+                <w:t xml:space="preserve">p Doping in Expanded Phases of ZnO: An Ab Initio Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Sato</w:t>
+                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Kurniawan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">P. Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/49/495602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (11), pp.NA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01986770v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells of crystal field symmetries evidenced in oxide nano-crystals</w:t>
               </w:r>
@@ -5362,51 +5362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,307 +5745,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Tainoff</w:t>
+                <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.015603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116938v1</w:t>
+                <w:t xml:space="preserve">hal-00306356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1798-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00306356v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the quantum confinement on the luminescent properties of sesquioxydes</w:t>
               </w:r>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7034,51 +7034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7884,51 +7884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t>
@@ -9045,217 +9045,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based dew detection</w:t>
+                <w:t xml:space="preserve">Laser Applications in Agriculture : Leaf Wetness Sensing and Pest Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François G. Feugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">F G Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Optica Sensing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Jul 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021541v1</w:t>
+                <w:t xml:space="preserve">hal-04186679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Applications in Agriculture : Leaf Wetness Sensing and Pest Control</w:t>
+                <w:t xml:space="preserve">Laser-based dew detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Masenelli</w:t>
+                <w:t xml:space="preserve">François G. Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Sensing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica, Jul 2023, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186679v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanostructure- and ZnO-Alq3 based thin layers for LED applications</w:t>
               </w:r>
@@ -9987,51 +9987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of micro-pixelated InGaP/AlGaInP quantum well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10240,717 +10240,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ZnO nanophosphors assembled in mesosphere for LED application.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+                <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Potdevin</w:t>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301799v1</w:t>
+                <w:t xml:space="preserve">hal-02112226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Valla</w:t>
+                <w:t xml:space="preserve">Metal oxide nanoparticles as phosphors for white light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Sosna-Glebska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC 14th International Conference on Materials Chemistry (MC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th International Union of Materials Research Societies International Conference in Asia (IUMRS-ICA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762079v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping of ZnO nanocrystals, Tuning of plasmonic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doped ZnO in Hybrid Nanostructure for Lighting and Solar Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été, GdR NACRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Mittelwirh, France</w:t>
+              <w:t xml:space="preserve">Materials Oceania 2019 - International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168848v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doping of ZnO nanocrystals, Tuning of plasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été, GdR NACRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Mittelwirh, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112226v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide nanoparticles as phosphors for white light emitting diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid ZnO nanophosphors assembled in mesosphere for LED application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Union of Materials Research Societies International Conference in Asia (IUMRS-ICA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Perth, Australia</w:t>
+              <w:t xml:space="preserve">GFL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416832v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped ZnO in Hybrid Nanostructure for Lighting and Solar Cell Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Apostoluk</w:t>
+                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Bail</w:t>
+                <w:t xml:space="preserve">Delfina Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Oceania 2019 - International Conference on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">RSC 14th International Conference on Materials Chemistry (MC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417654v1</w:t>
+                <w:t xml:space="preserve">hal-04762079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for mid-IR plasmonics (Conference Presentation)</w:t>
               </w:r>
@@ -10975,51 +10975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11685,168 +11685,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Metallic ZnO nanocrystals for Mid IR plasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
+                <w:t xml:space="preserve">Solution processing of hybrid ZnO nanophosphors assembled in mesosphere for LED application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterialstrends 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Cattolica del Sacro Cuore Brescia, Sep 2018, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Conference, symposium P: Solution processing and properties of functional oxide thin films and nanostructures-III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875130v1</w:t>
+                <w:t xml:space="preserve">hal-01817441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanowire facet transformation induced by Ga doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11905,307 +11905,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWZnO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga and Al degeneratly doped ZnO Nanocrystals for Mid IR plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K.H. Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWZnO2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution processing of hybrid ZnO nanophosphors assembled in mesosphere for LED application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Apostoluk</w:t>
+                <w:t xml:space="preserve">[Invited] Metallic ZnO nanocrystals for Mid IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K.H. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Conference, symposium P: Solution processing and properties of functional oxide thin films and nanostructures-III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Nanomaterialstrends 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Cattolica del Sacro Cuore Brescia, Sep 2018, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817441v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped ZnO nanoparticles for WLEDs application</w:t>
               </w:r>
@@ -12467,51 +12467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13435,70 +13435,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed zinc oxide nanostructures for solar energy and sensing applications</w:t>
+                <w:t xml:space="preserve">Zinc oxide nanostructures with intentionally introduced defects as material for solar energy and sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13514,698 +13514,698 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium M: Materials and devices for energy and environment applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium Z: Functional oxides - synthesis, structure, properties and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489079v1</w:t>
+                <w:t xml:space="preserve">hal-01489092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hydrostatic Pressure on the Band Structure of Wurtzite InP Nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Hybrid ZnO nanocolloids for white LED and photovoltaic markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amsterdam, The, Netherlands</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Spring Meeting, symposium J - Established and emerging nanocolloids: from synthesis &amp; characterization to applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489094v1</w:t>
+                <w:t xml:space="preserve">hal-01489076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanocomposites for solar energy conversion and LED applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution-processed zinc oxide nanostructures for solar energy and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium L: Materials and devices for energy and environment applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium M: Materials and devices for energy and environment applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489082v1</w:t>
+                <w:t xml:space="preserve">hal-01489079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">doped ZnO nano-structures for M-IR plasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Effect of Hydrostatic Pressure on the Band Structure of Wurtzite InP Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amsterdam, The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489061v1</w:t>
+                <w:t xml:space="preserve">hal-01489094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanostructures with intentionally introduced defects as material for solar energy and sensing applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc oxide nanocomposites for solar energy conversion and LED applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium Z: Functional oxides - synthesis, structure, properties and applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium L: Materials and devices for energy and environment applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489092v1</w:t>
+                <w:t xml:space="preserve">hal-01489082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ZnO nanocolloids for white LED and photovoltaic markets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">doped ZnO nano-structures for M-IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Spring Meeting, symposium J - Established and emerging nanocolloids: from synthesis &amp; characterization to applications II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489076v1</w:t>
+                <w:t xml:space="preserve">hal-01489061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InP quantum dot nanowires with abrupt interfaces grown on silicon</w:t>
               </w:r>
@@ -14316,51 +14316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO cluster assembled film with low defect concentration: towards ultra sensitive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14467,51 +14467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14618,51 +14618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Lisik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV KKE 2016 - XV Krajowa Konferencja Elektroniki, XV Polish National Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Darlowko Wschodnie, Poland</w:t>
@@ -14717,51 +14717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14829,51 +14829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanostructures for Mid-IR plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15092,51 +15092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15185,510 +15185,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V nanowires on silicon for light emission in the telecom band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">Study of ZnO nanostructures with intentionally introduced defects for photovoltaics and optical gas sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Anufriev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">T.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMMEA-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Swiss-Japan workshop 2015 - International workshop on nanoscale electron-photon interactions via energy dissipation and fluctuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489590v1</w:t>
+                <w:t xml:space="preserve">hal-01489565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO cluster assembled film with low defect concentration: towards ultra-low power sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Daniele</w:t>
+                <w:t xml:space="preserve">Optical properties of wurtzite InP nanowires under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489587v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wurtzite InP nanowires under hydrostatic pressure</w:t>
+                <w:t xml:space="preserve">III-V nanowires on silicon for light emission in the telecom band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">IMMEA-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489588v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ZnO nanostructures with intentionally introduced defects for photovoltaics and optical gas sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yao Zhu</w:t>
+                <w:t xml:space="preserve">ZnO cluster assembled film with low defect concentration: towards ultra-low power sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-H. Nguyen</w:t>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss-Japan workshop 2015 - International workshop on nanoscale electron-photon interactions via energy dissipation and fluctuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">BIT Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489565v1</w:t>
+                <w:t xml:space="preserve">hal-01489587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense visible emission from ZnO nanoparticles synthesized via co-precipitation and hydrolysis methods</w:t>
               </w:r>
@@ -15713,64 +15713,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech France 2015 - International Conference &amp; Exhibition, Session I: Nanomaterials Fabrication/ Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
@@ -15838,64 +15838,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Spring Meeting, Symposium I - Semiconductor nanostructures towards electronic and opto-electronic device applications – V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
@@ -15937,77 +15937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative spectroscopic study of ZnO nanoparticles with intentionally introduced defects for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16043,273 +16043,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles as down-shifting material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic studies of intentionally introduced defects and p dopants in ZnO nanoparticles and nanowires for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Korea Institute of Science and Technology - the Institute of Multidisciplinary Convergence of Matter (KIST-IMCM) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">IUMRS-ICEM 2014 (International Union of Materials Research Societes - International Conference on Electronic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490298v1</w:t>
+                <w:t xml:space="preserve">hal-01490300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of intentionally introduced defects and p dopants in ZnO nanoparticles and nanowires for photovoltaic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO nanoparticles as down-shifting material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMRS-ICEM 2014 (International Union of Materials Research Societes - International Conference on Electronic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">2014 Korea Institute of Science and Technology - the Institute of Multidisciplinary Convergence of Matter (KIST-IMCM) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490300v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects and P dopants engineering in ZnO nanoparticles and nanowires</w:t>
               </w:r>
@@ -16552,320 +16552,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
+                <w:t xml:space="preserve">Improvement of silicon solar cell quantum efficiency by ZnO nanoparticles down shifting effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Focsa</w:t>
+                <w:t xml:space="preserve">J.J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Sibiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on recent development on Photovoltaic : Nanoparticles and Plasmonic of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Apr 2013, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Microtechnology and thermal problems in electronics, Microtherm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lodz University of Technology, Poland, Jun 2013, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995680v1</w:t>
+                <w:t xml:space="preserve">hal-01995675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of silicon solar cell quantum efficiency by ZnO nanoparticles down shifting effect</w:t>
+                <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Delaunay</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Sibiński</w:t>
+                <w:t xml:space="preserve">Alexandru Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microtechnology and thermal problems in electronics, Microtherm 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lodz University of Technology, Poland, Jun 2013, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Workshop on recent development on Photovoltaic : Nanoparticles and Plasmonic of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Apr 2013, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995675v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warstwy nanocząstek ZnO do zastosowań w ogniwach fotowoltaicznych (ZnO nanoparticle layers for applications in photovoltaic cells)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Sibiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17313,51 +17313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worskhop "Nanocristaux dans des diélectriques" of Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17904,277 +17904,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal facet engineering in MIR ZnO nanow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Amiri</w:t>
+                <w:t xml:space="preserve">Doped ZnO nanoparticles for WLED application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">C’NANO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010183v1</w:t>
+                <w:t xml:space="preserve">hal-02289643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped ZnO nanoparticles for WLED application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebail</w:t>
+                <w:t xml:space="preserve">Crystal facet engineering in MIR ZnO nanow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’NANO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
+              <w:t xml:space="preserve">34th ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289643v1</w:t>
+                <w:t xml:space="preserve">hal-02010183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Sputtering and Atomic Layer Deposition of ferroelectric doped and undoped HfO2</w:t>
               </w:r>
@@ -18333,51 +18333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire week 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lund, Sweden. 2017</w:t>
@@ -18820,51 +18820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18906,51 +18906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofils et capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19031,51 +19031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High visible luminescence of hybrid ZnO quantum dots assembled in mesosphere for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19169,51 +19169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of solar cell efficiency using a luminescent top layer of ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19333,51 +19333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Japanese-French Frontiers of Science Symposium, JFFoS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Otsu, Japan. </w:t>
@@ -19646,273 +19646,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles applied as down-shifters for solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and electrical properties of ZnO nanoparticles fabricated by advanced physical methods for down-shifting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Fédésol junior" (PhD student meeting) of La Fédération Nationale de Recherche sur l’Énergie Solaire (National French Federation of the Research on Solar Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Nantes, France. </w:t>
+              <w:t xml:space="preserve">7th International Workshop on Zinc Oxide and Related Materials - IwZnO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995312v1</w:t>
+                <w:t xml:space="preserve">hal-01995710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of ZnO nanoparticles fabricated by advanced physical methods for down-shifting applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO nanoparticles applied as down-shifters for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Zinc Oxide and Related Materials - IwZnO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nice, France. </w:t>
+              <w:t xml:space="preserve">Workshop "Fédésol junior" (PhD student meeting) of La Fédération Nationale de Recherche sur l’Énergie Solaire (National French Federation of the Research on Solar Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995710v1</w:t>
+                <w:t xml:space="preserve">hal-01995312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
               </w:r>
@@ -19950,51 +19950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Nanocristaux dans des diélectriques" (réunion plénière) of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. , 2012</w:t>
@@ -20305,51 +20305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Oxide Nanoparticles for White Light-Emitting Diodes and Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Priano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20623,51 +20623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57362246"/>
+    <w:nsid w:val="8DA72C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20854,51 +20854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-masenelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-5376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140781382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Kim Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11100895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Tammaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Paparo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Chianese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ritacco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147909" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boussadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben&#8208;bakir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Apostoluk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155400" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Pellegrino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lo Presti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kolb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48497-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helainne Girao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.265702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Znajdek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lisik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.opelre.2017.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mavel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532748" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16MW09M8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hapiuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.L. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibinski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200950" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQRL2DWM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.6.111101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibin Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/34/5/053005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115903" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sato" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kurniawan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495602" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26C28312DED0F7A5954E385E2D7FD8EC60028C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tupin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Flank" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/8/006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035208" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conn&#233;table" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshevskii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.247001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vialle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00216-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLB1CLZZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00139-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KD12D03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.165417" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01316-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1494780" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tuti&#353;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuppiroli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1327286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825453v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#252;esch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426683" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tutis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bussac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(00)01350-3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXP2PSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00944-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBWLRD30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(99)00052-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG5X54G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raevskaia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021541v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Feugier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186679v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Feugier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masenelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Priano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sypniewska" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789960v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cornier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544350" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289634v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosna-Glebska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301799v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gottlieb" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168848v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112226v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416832v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417654v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323056v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2517470" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebail" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010197v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506592v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010195v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875129v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817441v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047951v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849579v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990245v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990256v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lama" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990259v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebail" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489079v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489094v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489082v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489092v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489076v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Delaunay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignoli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489073v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489080v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489590v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489588v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489565v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990264v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990269v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490298v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cosnier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490300v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489856v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ikuhara" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490309v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995680v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yao" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995675v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Znajdek" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995671v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073908v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995705v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szyszka" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wosko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macherzynski" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paszkiewicz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010183v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289643v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489631v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374542v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. H Nguyen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988381v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374549v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165208v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier P." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Y." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli B." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489785v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995289v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995723v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995312v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995710v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995725v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995735v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381902v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibinski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dani&#232;le" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011840" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012016v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-masenelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-5376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140781382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Kim Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11100895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Tammaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Paparo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Chianese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ritacco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147909" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Apostoluk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boussadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben&#8208;bakir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Pellegrino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lo Presti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kolb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48497-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helainne Girao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.265702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Znajdek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lisik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.opelre.2017.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mavel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532748" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16MW09M8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hapiuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.L. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibinski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200950" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQRL2DWM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.6.111101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibin Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/34/5/053005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kurniawan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495602" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26C28312DED0F7A5954E385E2D7FD8EC60028C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115903" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tupin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Flank" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/8/006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035208" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conn&#233;table" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshevskii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.247001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vialle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00216-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLB1CLZZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00139-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KD12D03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.165417" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01316-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1494780" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tuti&#353;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuppiroli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1327286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825453v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#252;esch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426683" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tutis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bussac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(00)01350-3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXP2PSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00944-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBWLRD30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(99)00052-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG5X54G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raevskaia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186679v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Feugier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masenelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021541v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Feugier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Priano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sypniewska" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789960v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cornier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544350" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289634v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosna-Glebska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gottlieb" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416832v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417654v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168848v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762079v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323056v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2517470" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebail" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010197v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506592v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817441v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010195v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875129v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047951v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849579v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990245v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990256v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lama" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990259v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebail" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489092v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489076v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489079v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489094v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489082v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Delaunay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignoli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489073v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489080v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489565v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489588v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489590v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489587v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990264v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990269v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490300v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490298v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cosnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489856v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ikuhara" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490309v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995675v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yao" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995680v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Znajdek" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995671v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073908v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995705v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szyszka" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wosko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macherzynski" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paszkiewicz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289643v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489631v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374542v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. H Nguyen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988381v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374549v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165208v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier P." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Y." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli B." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489785v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995289v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995723v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995710v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995312v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995725v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995735v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381902v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibinski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dani&#232;le" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011840" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012016v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>