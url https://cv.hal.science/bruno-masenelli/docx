--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">140781382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5jzU_iMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -197,8712 +218,8712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure High-Temperature Nanodiamond-Modified ZnO Nanocomposites as Promising Photocatalysts: Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Micova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kosutova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Cavojsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Artemenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Remes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 19 (3), pp.609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma19030609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Low-Temperature Epitaxial Lithium Niobate Thin Films and Guided-Wave Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Ngoc Kim Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (10), pp.895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/photonics11100895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse micelle strategy for effective substitutional Fe-doping in small-sized CeO2 nanocrystals: Assessment of adsorption and photodegradation efficiency of ibuprofen under visible light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olimpia Tammaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Paparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Chianese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 479, pp.147909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-based remote detection of leaf wetness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0158260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light: Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Visible Emission from ZnO Nanoparticles Synthesized via the Co-Precipitation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (15), pp.5400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma16155400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the Electrostatic Potentials in a Fully Processed Led Device with nm‐Scale Resolution by In Situ off‐Axis Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badhise Ben‐bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smtd.202300537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Optimization of High‐Quality Epitaxial Lithium Niobate Thin Films by Chemical Beam Vapor Deposition: Impact of Cationic Stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Lo Presti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (34), pp.2300535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202300535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgriEngineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.11068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-90782-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible luminescence improvement of ZnO/PAA nano-hybrids by silica coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 540, Part 1, pp.148343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of sidewall damage induced by reactive ion etching on AlGaInP MESA for micro-LED application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badhise Ben Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 234, pp.117937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.117937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of O‐Polar (000-1) ZnO Surfaces Induced by In Situ Ga Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2000037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.202000037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input of IBA for the study of plasmonic properties of doped ZnO nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 479, pp.74-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping of ZnO inorganic-organic nanohybrids with metal elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Apostoluk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-48497-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Electron Mobility of ZnO-Based Transparent Conductive Films Deposited by Open-Air Methods for Enhanced Sensing Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (12), pp.6922-6931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Sublattice Disordering in SnO 2 : Invasive Selective Percolation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helainne Girao</w:t>
+                <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for MIR plasmonics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hermet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">Gaelle Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.265702⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.4287-4295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342393v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for MIR plasmonics.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christèle Vilar</w:t>
+                <w:t xml:space="preserve">Pressure-Induced Sublattice Disordering in SnO 2 : Invasive Selective Percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helainne Girao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Amiri</w:t>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (26), pp.265702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.265702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823481v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanoparticles for improvement of thin film photovoltaic structures’ efficiency through down shifting conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sibiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Lisik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opto-Electronics Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (2), pp.99-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.opelre.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the compensating defects in Al-doped and Ga-doped ZnO nanocrystals for MIR plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K Hamza Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (46), pp.28677-28683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7ra03697c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the nucleation and growth of InP nanowires on silicon with gold-indium catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 458, pp.96-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense visible emission from ZnO/PAAX (X = H or Na) nanocomposite synthesized via a simple and scalable sol-gel method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.23557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep23557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomatériaux luminescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.NM2025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-nm2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature optical response of zinc oxide nanowires synthesized by chemical bath deposition to toluene vapors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213 (5), pp.1115-1119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201532748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Dependent Photoluminescence Study of Wurtzite InP Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (5), pp.2926-2930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in an expanded phase of ZnO: an ab initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.L. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.043034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/17/4/043034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable mid IR plasmon in GZO nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (28), pp.12030-12037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5NR03378K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the solar cell efficiency by the ZnO nanoparticle layer via the down-shifting effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sibinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of Nanoparticles: Experimental Protocol Based on a Comprehensive Ginzburg-Landau Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.269-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl4039345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Attachment of ZnO Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (19), pp.10220-10227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp402738y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of luminescent properties of ZnO nanoparticles for their use as a down-shifting layer on solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (10), pp.1301-1307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.201200950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-Defect-Related Photoluminescence Line at 3.33 eV in Nanostructured ZnO Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (11), pp.111101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7567/apex.6.111101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles as a luminescent down-shifting layer for photosensitive devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shibin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1674-4926/34/5/053005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAG:Ce nanoparticle lightsources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (16), pp.165703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/24/16/165703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO dense nanowire array on a film structure in a single crystal domain texture for optical and photoelectrochemical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miao Zhong</w:t>
+                <w:t xml:space="preserve">p Doping in Expanded Phases of ZnO: An Ab Initio Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Sato</w:t>
+                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Kurniawan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">P. Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/49/495602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (11), pp.NA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01986770v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p Doping in Expanded Phases of ZnO: An Ab Initio Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO dense nanowire array on a film structure in a single crystal domain texture for optical and photoelectrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
+                <w:t xml:space="preserve">Miao Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melinon</w:t>
+                <w:t xml:space="preserve">Yukio Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">Mario Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (11), pp.NA. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (49), pp.495602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/49/495602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739052v1</w:t>
+                <w:t xml:space="preserve">hal-01986770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells of crystal field symmetries evidenced in oxide nano-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.5706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/23/30/305706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient ultraviolet light frequency down-shifting by a thin film of ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Selected Invited Papers from the Bilateral Conference between Canadian and French Researchers in Nanofabrication and Nanoscience;, 11 (04), pp.1240022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219581X12400224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (4-8), pp.523-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Film Growth Using Hetero Embryo: Demonstration on Pyrochlore Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (5), pp.1543-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am100203f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between exciton-phonon interaction and defects states in the 3.31 eV band in ZnO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1798-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00306356v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.015603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116938v1</w:t>
+                <w:t xml:space="preserve">hal-00306356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the quantum confinement on the luminescent properties of sesquioxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122-123, pp.756-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect on Gd2O3 clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126, pp.44507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth-based nanoclusters embedded in sol–gel waveguiding thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leluyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119-120, pp.560-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transition in rare earth oxide clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2390693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-coordination and order in hydrogenated nanostructured silicon thin films: their influence on strain and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.1279-1288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/17/8/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 238, pp.163-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth based clusters for nanoscale light source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34, pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00104-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest displacement in silicon clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69 (3), 035208 (6 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.035208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in Doped sp3 Semiconductors: The Case of the Clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timoshevskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.247001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.247001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodissociation and photoionization of sodium coated C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25 (1), pp.31-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; bond in cluster-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 532, pp.875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0039-6028(03)00139-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; by silicon : towards non-van der Waals C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 65 (16), pp.165417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.165417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent clusters-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C.R. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (3), pp.273-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0705(02)01316-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">Coating and polymerization of C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; with carbon : A gas phase photodissociation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (7), pp.3088-3097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1494780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717021v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating and polymerization of C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; with carbon : A gas phase photodissociation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Broyer</w:t>
+                <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1494780⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143065v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model for organic light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tutiš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zuppiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 89 (1), pp.430 - 439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1327286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of charge injection enhancements in organic light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nüesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zuppiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 79 (26), pp.4438 - 4440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1426683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model for injection and transport in multilayers OLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Bussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zuppiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 122 (1), pp.141 - 144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0379-6779(00)01350-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of organic semiconductor-based microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 364 (1-2), pp.264 - 268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00944-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled spontaneous emission of a tri(8-hydroxyquinoline) aluminum layer in a microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 85 (6), pp.3032-3037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.369639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITO/PVK/Alq/metal LEDs: influence of PVK doping with DCM and of passivation with sputtered Si3N4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (2-3), pp.261 - 266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-3467(99)00052-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8912,8735 +8933,8735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiN strip-loaded chemical beam vapour deposited LiNbO3 on sapphire waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raevskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gassenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Conference on Lasers and Electro-Optics/Pacific Rim, CLEO-PR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Applications in Agriculture : Leaf Wetness Sensing and Pest Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laser-based dew detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Masenelli</w:t>
+                <w:t xml:space="preserve">François G. Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Sensing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica, Jul 2023, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186679v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based dew detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laser Applications in Agriculture : Leaf Wetness Sensing and Pest Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François G. Feugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">F G Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Optica Sensing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Jul 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021541v1</w:t>
+                <w:t xml:space="preserve">hal-04186679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanostructure- and ZnO-Alq3 based thin layers for LED applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Priano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Sypniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Derkowska-Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWNBP 2022 – 6th International Workshop on Nano and Bio-Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanostructures for lightning, solar cells and gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Sypniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Derkowska-Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAFM-2022 – International Conference on Recent Advances in Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Energy and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser‑based technology for insect pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Software and e-Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual, France. pp.11068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Agriculture, Environment and Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic oxide defect luminescent emission for application in solar cells and WLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Online International Conference On Science &amp; Engineering of Materials (ICSEM-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online conference, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of micro-pixelated InGaP/AlGaInP quantum well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badhise Ben Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light-Emitting Devices, Materials, and Applications XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2544350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles and rare earth-doped oxides as phosphors for application in white light emitting diodes and other light emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Sosna-Glebska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROTHERM 2019 conference - Microtechnology and Thermal Problems in Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Doping of ZnO nanocrystals, Tuning of plasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été, GdR NACRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Mittelwirh, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112226v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide nanoparticles as phosphors for white light emitting diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Hybrid ZnO nanophosphors assembled in mesosphere for LED application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Union of Materials Research Societies International Conference in Asia (IUMRS-ICA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Perth, Australia</w:t>
+              <w:t xml:space="preserve">GFL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416832v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped ZnO in Hybrid Nanostructure for Lighting and Solar Cell Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bail</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Oceania 2019 - International Conference on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">RSC 14th International Conference on Materials Chemistry (MC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417654v1</w:t>
+                <w:t xml:space="preserve">hal-04762079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping of ZnO nanocrystals, Tuning of plasmonic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été, GdR NACRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Mittelwirh, France</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168848v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ZnO nanophosphors assembled in mesosphere for LED application.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Metal oxide nanoparticles as phosphors for white light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Sosna-Glebska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th International Union of Materials Research Societies International Conference in Asia (IUMRS-ICA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301799v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Doped ZnO in Hybrid Nanostructure for Lighting and Solar Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delfina Munoz</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC 14th International Conference on Materials Chemistry (MC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Materials Oceania 2019 - International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762079v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for mid-IR plasmonics (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Lusson</w:t>
+                <w:t xml:space="preserve">Doped ZnO in Hybrid Nanostructure for White Lighting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West, Symposium on Oxide-based Materials and Devices X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting, Symposium P: Dielectric nanocomposites for energy, environment and health: from fundamental to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323056v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped ZnO in Hybrid Nanostructure for White Lighting Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Daniele</w:t>
+                <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for mid-IR plasmonics (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebail</w:t>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting, Symposium P: Dielectric nanocomposites for energy, environment and health: from fundamental to devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West, Symposium on Oxide-based Materials and Devices X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2517470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289637v1</w:t>
+                <w:t xml:space="preserve">hal-03323056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring electric and magnetic dipole emissions by high-refractive index dielectric nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal facet engineering in Ga-doped ZnO nanowires for Mid-IR plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCM2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping ZnO inorganic-organic nanohybrids with metal elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of hafnium/zirconium oxides solid solution by reactive magnetron sputtering for fast and low power ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la matière condensée 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution processing of hybrid ZnO nanophosphors assembled in mesosphere for LED application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Apostoluk</w:t>
+                <w:t xml:space="preserve">ZnO nanowire facet transformation induced by Ga doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Conference, symposium P: Solution processing and properties of functional oxide thin films and nanostructures-III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IWZnO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817441v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowire facet transformation induced by Ga doping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Lusson</w:t>
+                <w:t xml:space="preserve">Ga and Al degeneratly doped ZnO Nanocrystals for Mid IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K.H. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWZnO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">IWZnO2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010195v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga and Al degeneratly doped ZnO Nanocrystals for Mid IR plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">[Invited] Metallic ZnO nanocrystals for Mid IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K.H. Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Melinon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWZnO2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Nanomaterialstrends 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Cattolica del Sacro Cuore Brescia, Sep 2018, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875129v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Metallic ZnO nanocrystals for Mid IR plasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
+                <w:t xml:space="preserve">Solution processing of hybrid ZnO nanophosphors assembled in mesosphere for LED application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterialstrends 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Cattolica del Sacro Cuore Brescia, Sep 2018, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Conference, symposium P: Solution processing and properties of functional oxide thin films and nanostructures-III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875130v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped ZnO nanoparticles for WLEDs application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière du GDR Nacre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped ZnO nanoparticles for lightning applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Zinc Oxide and Other Oxide Semiconductors, IwZnO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Physics, Polish Academy of Sciences, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanoparticles with intentionally introduced defects for applications in white LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès C'Nano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles as luminophores for LEDs and solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les biocapteurs et le photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Dec 2017, Nailloux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution processing of hybrid ZnO nanophosphors assembled in mesosphere for LED applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the French Group of Luminophores (Groupe français des luminophores), GFL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel processing of hybrid ZnO quantum dots mesospheres for LED applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOL-GEL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles as luminophores for LEDs and solar cells,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the French Group of Luminophores (Groupe français des luminophores), GFL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO and its doped structures for the applications in LEDs, solar cells and gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMTHERM 2017 - Smart Engineering of New Materials and MICROTHERM 2017 - Microtechnology and Thermal Problems in Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mid-infrared localized surface plasmon resonances in doped ZnO nanocrystals and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed K.H. Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès C'Nano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid ZnO mesospheres for white LED and photovoltaic markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanostructures with intentionally introduced defects as material for solar energy and sensing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Solution-processed zinc oxide nanostructures for solar energy and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium Z: Functional oxides - synthesis, structure, properties and applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium M: Materials and devices for energy and environment applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489092v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ZnO nanocolloids for white LED and photovoltaic markets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effect of Hydrostatic Pressure on the Band Structure of Wurtzite InP Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Spring Meeting, symposium J - Established and emerging nanocolloids: from synthesis &amp; characterization to applications II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amsterdam, The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489076v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed zinc oxide nanostructures for solar energy and sensing applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">Zinc oxide nanocomposites for solar energy conversion and LED applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium M: Materials and devices for energy and environment applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium L: Materials and devices for energy and environment applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489079v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hydrostatic Pressure on the Band Structure of Wurtzite InP Nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+                <w:t xml:space="preserve">doped ZnO nano-structures for M-IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amsterdam, The, Netherlands</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489094v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanocomposites for solar energy conversion and LED applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc oxide nanostructures with intentionally introduced defects as material for solar energy and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium L: Materials and devices for energy and environment applications</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Fall Meeting, symposium Z: Functional oxides - synthesis, structure, properties and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489082v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">doped ZnO nano-structures for M-IR plasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Hybrid ZnO nanocolloids for white LED and photovoltaic markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Spring Meeting, symposium J - Established and emerging nanocolloids: from synthesis &amp; characterization to applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489061v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InP quantum dot nanowires with abrupt interfaces grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MBE 2016 - 19th International Conference on Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO cluster assembled film with low defect concentration: towards ultra sensitive sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">ZnO nanoparticles: from intense visible emission to Mid IR plasmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vignoli</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANO 2016 - XIII International Conference on Nanostructured Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">BIT 6th annual world congress on Nano science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489083v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles: from intense visible emission to Mid IR plasmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">ZnO cluster assembled film with low defect concentration: towards ultra sensitive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT 6th annual world congress on Nano science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">NANO 2016 - XIII International Conference on Nanostructured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489087v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticle layers as down-shifting converters for the thin-film photovoltaic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sibinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Lisik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV KKE 2016 - XV Krajowa Konferencja Elektroniki, XV Polish National Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Darlowko Wschodnie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles: from intense visible emission to Mid IR plasmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMP16 - International Conference on Energy, Materials and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanostructures for Mid-IR plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoplasm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of strained wurtzite InP nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Nanofils 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Meudon-Bellevue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution processing of hybrid ZnO quantum dots assembled in mesosphere for light emitting diode applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2016 Spring Meeting, Symposium AA - Solution processing and properties of functional oxide thin films and nanostructures II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ZnO nanostructures with intentionally introduced defects for photovoltaics and optical gas sensing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Optical properties of wurtzite InP nanowires under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Valette</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss-Japan workshop 2015 - International workshop on nanoscale electron-photon interactions via energy dissipation and fluctuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489565v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wurtzite InP nanowires under hydrostatic pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">III-V nanowires on silicon for light emission in the telecom band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">IMMEA-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489588v1</w:t>
+                <w:t xml:space="preserve">hal-01489590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V nanowires on silicon for light emission in the telecom band</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO cluster assembled film with low defect concentration: towards ultra-low power sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMMEA-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">BIT Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489590v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO cluster assembled film with low defect concentration: towards ultra-low power sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Study of ZnO nanostructures with intentionally introduced defects for photovoltaics and optical gas sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Swiss-Japan workshop 2015 - International workshop on nanoscale electron-photon interactions via energy dissipation and fluctuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489587v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense visible emission from ZnO nanoparticles synthesized via co-precipitation and hydrolysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech France 2015 - International Conference &amp; Exhibition, Session I: Nanomaterials Fabrication/ Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense visible emission from the controlled introduction of defects in ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Spring Meeting, Symposium I - Semiconductor nanostructures towards electronic and opto-electronic device applications – V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative spectroscopic study of ZnO nanoparticles with intentionally introduced defects for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROTHERM-SEMTHERM 2015, Microtechnology and thermal problems in electronics, Smart engineering of new materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of intentionally introduced defects and p dopants in ZnO nanoparticles and nanowires for photovoltaic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">ZnO nanoparticles as down-shifting material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMRS-ICEM 2014 (International Union of Materials Research Societes - International Conference on Electronic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">2014 Korea Institute of Science and Technology - the Institute of Multidisciplinary Convergence of Matter (KIST-IMCM) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490300v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles as down-shifting material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic studies of intentionally introduced defects and p dopants in ZnO nanoparticles and nanowires for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Korea Institute of Science and Technology - the Institute of Multidisciplinary Convergence of Matter (KIST-IMCM) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">IUMRS-ICEM 2014 (International Union of Materials Research Societes - International Conference on Electronic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490298v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects and P dopants engineering in ZnO nanoparticles and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSEM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Greater Noida New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell nanowire array on a film for hydrogen generation by photocatalytic water splitting with sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ikuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMRS-ICEM 2014 (International Union of Materials Research Societies - International Conference on Electronic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocharacterization of materials for energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT4ENERGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of silicon solar cell quantum efficiency by ZnO nanoparticles down shifting effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Delaunay</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Sibiński</w:t>
+                <w:t xml:space="preserve">Alexandru Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microtechnology and thermal problems in electronics, Microtherm 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lodz University of Technology, Poland, Jun 2013, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Workshop on recent development on Photovoltaic : Nanoparticles and Plasmonic of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Apr 2013, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995675v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Improvement of silicon solar cell quantum efficiency by ZnO nanoparticles down shifting effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Focsa</w:t>
+                <w:t xml:space="preserve">J.J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Sibiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on recent development on Photovoltaic : Nanoparticles and Plasmonic of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Apr 2013, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Microtechnology and thermal problems in electronics, Microtherm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lodz University of Technology, Poland, Jun 2013, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995680v1</w:t>
+                <w:t xml:space="preserve">hal-01995675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warstwy nanocząstek ZnO do zastosowań w ogniwach fotowoltaicznych (ZnO nanoparticle layers for applications in photovoltaic cells)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Sibiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Polish National Scientific Conference ELTE'2013 (Electron Technology), XI Konferencja Naukowa ELTE'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Ryn, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy of intentionally introduced defects and p dopants in ZnO nanoparticles and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of semiconducting core / functional oxide shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PiezoNEMS'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of ZnO / BaTiO3 nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICON 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Annecy, France. P1-07, p.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules de ZnO pour l’optique et le photovoltaïque,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worskhop "Nanocristaux dans des diélectriques" of Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoaggregates as possible down convertors for silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microtechnology and thermal problems in electronics - Microtherm 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lodz Universty of Technology, Jun 2011, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility spectrum analysis in AlGaN/GaN heterostructures for HFET fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Szyszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wosko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Macherzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Paszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Interregional Workshop on Advanced Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17650,2638 +17671,2638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couches minces de niobate de lithium épitaxiées pour les applications de photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raevskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40èmes Journées Nationales d'Optique Guidée - JNOG 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of doped and undoped HfO2 for fast and low energy consumption ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference SENSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped ZnO nanoparticles for WLED application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Daniele</w:t>
+                <w:t xml:space="preserve">Crystal facet engineering in MIR ZnO nanow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebail</w:t>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’NANO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
+              <w:t xml:space="preserve">34th ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289643v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal facet engineering in MIR ZnO nanow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Amiri</w:t>
+                <w:t xml:space="preserve">Doped ZnO nanoparticles for WLED application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">C’NANO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010183v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Sputtering and Atomic Layer Deposition of ferroelectric doped and undoped HfO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Investigation of the Band Structure in Wurtzite InP Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire week 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lund, Sweden. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intense visible emission from the controlled defects in ZnO nanoparticles for energy down-shifting applications in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intense visible emission from the controlled defects in ZnO nanoparticles for energy down-shifting applications in solar cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect in InAs/InP quantum dot nanowires (QD-NWs) grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire week 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxides nanowires for optical gas sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication, JNTE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Intense visible emission from the controlled defects in ZnO nanoparticles for energy down-shifting applications in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2015 FALL, Fall Meeting of the European Materials Research Society, Symposium L - Towards Oxide-Based Electronics: growth and applications of oxide thin films and heterostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofils et capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High visible luminescence of hybrid ZnO quantum dots assembled in mesosphere for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masenelli B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of solar cell efficiency using a luminescent top layer of ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese-French Frontiers of Science Symposium, JFFoS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Metz, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanoparticles as a luminescent layer for silicon solar cell efficiency improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Japanese-French Frontiers of Science Symposium, JFFoS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Otsu, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of ZnO nanostructures grown by chemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles for solar cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European workshop on Transparent Conductive Materials (TCMs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of ZnO nanoparticles fabricated by advanced physical methods for down-shifting applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">ZnO nanoparticles applied as down-shifters for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Zinc Oxide and Related Materials - IwZnO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nice, France. </w:t>
+              <w:t xml:space="preserve">Workshop "Fédésol junior" (PhD student meeting) of La Fédération Nationale de Recherche sur l’Énergie Solaire (National French Federation of the Research on Solar Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995710v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles applied as down-shifters for solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Optical and electrical properties of ZnO nanoparticles fabricated by advanced physical methods for down-shifting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Fédésol junior" (PhD student meeting) of La Fédération Nationale de Recherche sur l’Énergie Solaire (National French Federation of the Research on Solar Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Nantes, France. </w:t>
+              <w:t xml:space="preserve">7th International Workshop on Zinc Oxide and Related Materials - IwZnO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995312v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles for light down-shifting in photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Nanocristaux dans des diélectriques" (réunion plénière) of the Groupement de Recherche (GDR) NACRE - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles applied as down-shifters in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque national ZnO, de la synthèse aux dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient ultraviolet light frequency down-conversion by thin films of ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, 4ème colloque du Laboratoire International Associé (4th seminar of the International Associated Laboratory): Nanotechnologies &amp; Nanosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Allevard-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20291,163 +20312,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Oxide Nanoparticles for White Light-Emitting Diodes and Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Priano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Sibinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Znajdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mastering Optoelectronics - Fundamentals, Applications, and Innovations [Working Title]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.1011840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20457,105 +20478,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets structuraux, électroniques et optiques dans des nano-objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Claude Bernard - Lyon I, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId508"/>
+      <w:footerReference w:type="default" r:id="rId509"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20623,51 +20644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DA72C96"/>
+    <w:nsid w:val="C02E2094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20854,51 +20875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-masenelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-5376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140781382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Kim Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11100895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Tammaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Paparo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Chianese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ritacco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147909" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Apostoluk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boussadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben&#8208;bakir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Pellegrino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lo Presti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kolb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48497-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helainne Girao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.265702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Znajdek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lisik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.opelre.2017.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mavel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532748" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16MW09M8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hapiuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.L. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibinski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200950" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQRL2DWM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.6.111101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibin Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/34/5/053005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kurniawan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495602" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26C28312DED0F7A5954E385E2D7FD8EC60028C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115903" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tupin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Flank" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/8/006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035208" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conn&#233;table" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshevskii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.247001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vialle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00216-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLB1CLZZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00139-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KD12D03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.165417" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01316-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1494780" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tuti&#353;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuppiroli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1327286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825453v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#252;esch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426683" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tutis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bussac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(00)01350-3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXP2PSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00944-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBWLRD30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(99)00052-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG5X54G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raevskaia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186679v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Feugier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masenelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021541v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Feugier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Priano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sypniewska" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789960v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cornier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544350" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289634v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosna-Glebska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gottlieb" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416832v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417654v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168848v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762079v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323056v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2517470" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebail" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010197v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506592v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817441v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010195v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875129v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047951v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849579v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990245v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990256v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lama" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990259v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebail" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489092v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489076v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489079v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489094v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489082v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Delaunay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignoli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489073v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489080v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489565v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489588v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489590v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489587v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990264v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990269v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490300v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490298v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cosnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489856v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ikuhara" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490309v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995675v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yao" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995680v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Znajdek" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995671v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073908v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995705v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szyszka" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wosko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macherzynski" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paszkiewicz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289643v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489631v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374542v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. H Nguyen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988381v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374549v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165208v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier P." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Y." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli B." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489785v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995289v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995723v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995710v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995312v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995725v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995735v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381902v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibinski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dani&#232;le" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011840" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012016v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-masenelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-5376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140781382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5jzU_iMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Kim Bui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11100895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Tammaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Paparo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Chianese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ritacco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158260" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Apostoluk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boussadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben&#8208;bakir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Pellegrino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lo Presti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kolb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300535" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148343" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117937" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48497-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00048" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helainne Girao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.265702" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Znajdek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lisik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.opelre.2017.05.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.11.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532748" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16MW09M8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04646" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hapiuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.L. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibinski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039345" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQRL2DWM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.6.111101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849449v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibin Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/34/5/053005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115903" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kurniawan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495602" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26C28312DED0F7A5954E385E2D7FD8EC60028C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tupin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400224" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Flank" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/8/006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140539v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035208" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097746v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conn&#233;table" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshevskii" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.247001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vialle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00216-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLB1CLZZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00139-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KD12D03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143049v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.165417" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143051v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01316-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1494780" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tuti&#353;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuppiroli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1327286" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825453v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#252;esch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426683" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825332v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tutis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bussac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(00)01350-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXP2PSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825198v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00944-X" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBWLRD30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369639" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825321v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthelot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garrigues" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(99)00052-X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG5X54G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raevskaia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021541v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Feugier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186679v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Feugier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masenelli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789974v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Priano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sypniewska" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789960v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772105v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503407v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cornier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494696v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544350" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289634v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosna-Glebska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168848v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gottlieb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112226v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416832v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417654v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289637v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebail" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323056v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2517470" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010197v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047960v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010195v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875129v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817441v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995287v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849579v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lama" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622174v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990259v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701492v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebail" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489079v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489094v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489082v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489092v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489076v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489077v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489083v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Delaunay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignoli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489073v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489089v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489080v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489588v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489590v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489587v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489565v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990264v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990269v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489584v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490298v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cosnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490300v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490292v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhong" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ikuhara" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490309v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995680v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yao" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibi&#324;ski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995677v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Znajdek" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995671v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073908v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995683v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995705v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995697v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szyszka" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wosko" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macherzynski" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paszkiewicz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246034v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506625v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289643v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506676v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701495v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489053v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489631v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374542v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. H Nguyen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988381v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374549v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165208v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier P." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Y." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli B." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489785v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995305v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995289v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995723v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995312v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995710v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995326v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995725v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995735v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381902v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sibinski" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dani&#232;le" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011840" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012016v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>