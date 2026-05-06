--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Maurer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française de l'intersubjectivité. Théorie du langage, description grammaticale, pratiques didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.464, 2025, Bibliothèque de Grammaire et de Linguistique, 978-2-7453-6317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essentiel de la Grammaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iggybook/Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.118, 2025, L'Essentiel, Bruno Maurer, 9782385760854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essentiel de la Grammaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iggybook/Langues-pourtous, 2025, 9782385760854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française du Vivre-ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iggybook/Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Langues-pourtous, Bruno Maurer, 2385760789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française du vivre-ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Grammaires du vivre-ensemble, Bruno Maurer, 9782385760786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid en ses discours : d'une crise sanitaire à une crise de la démocratie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2024, 9782813004895. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston François Kengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2023, 9782813004727. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECR : par ici la sortie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Collection Champs didactiques plurilingues), pp.452, 2018, Champs Didactiques Plurilingues : données pour des politiques stratégiques, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilleur en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDICEF; Hachette livre international, 194 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la francophonie et identifier les francophones : inventaire critique des sources et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation Internationale de la Francophonie (OIF). Éditions des archives contemporaines, pp.224, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan-Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 328 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement et l'apprentissage des langues dans les approches bi-plurilingues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines; Organisation Internationale de la Francophonie - Ecole et Langues Nationales OIF-ELAN, 438 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'orientation à l'approche bi-plurilingue ELAN de l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Noyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine von Mende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des langues en situation multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines, 124 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'orientation à l'approche bi-plurilingue ELAN de la lecture-écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine von Mende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. Organisation Internationale de la Francophonie - Ecole et Langues Nationales OIF-ELAN, 67 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Talisman Brisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et construction européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 156 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrit en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM (Presses universitaires de la Méditerranée), 141 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de scolarisation en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 96 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 282 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une politique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Maurais; Pierre Dumont; Jean-Marie Klinkenberg; Bruno Maurer. Éd. des Archives contemporaines, pp.257-266, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie convergente à la didactique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) et précarité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2025, 9782813005632. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, exercice de la citoyenneté et langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de démocratie. La démocratie en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements et positionnalités. Entre expertise et recherche sociolinguistique (et didactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.93-106, 2024, 979-10-320-0535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements et positionnalités Entre expertise et recherche sociolinguistique (et didactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wharton S., Vernet S., Gasquet-Cyrus S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.93-106, 2024, Langues et langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samatar Abdallah Doualeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Reutner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.669-690, 2024, 9783110628869. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110628869-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue étrangère dans la recherche en Suisse : exemples, enjeux et perspectives à la lumière de l’ELCF et de l’EFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations et orientations de la recherche en didactiques du FLE/FLS Pratiques, formations et parcours professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2023, 978-2-35935-413-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston François Kengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie : Explorations sociolinguistiques, socio-didactiques et médiatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2023, 9782813004727. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : Variations et normes en francophonie en 2022 : quelles problématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.317-338, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et normes en francophonie en 2022 : quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie : Explorations sociolinguistiques, socio-didactiques et médiatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.317-338, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLURILINGUISME ET REPRÉSENTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage – Paroles de chercheur-e-s / Repères pour les étudiant-e-s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.99-110, 2022, Proximités Sociolinguistique et langue française, 978-2-8066-3757-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.99-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de stratégies familiales de transmission des langues à Abidjan et Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas SORBA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, EME Editions, 2022, 978-2-8066-3760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fide… lité. Effets des exigences de la politique migratoire suisse sur les tests de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, EME Editions Proximités Sociolinguistique et langue française, pp.169-174, 2022, 978-2-8066-3760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle didactique de référence pour l’enseignement des langues africaines en Afrique francophone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Ndibnu Messina Ethe; Pierre Frath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et pratiques d’enseignement des langues africaines : Identification, analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Observatoire européen du plurilinguisme, pp.41-74, 2019, 978-2-9565099-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.445-450, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique du Même et de l'Autre au miroir de manuels de FLS. Trois positionnements différents : Tunisie, Maroc, Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubois; Julia Montemayor Gracia; Vera Neusius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuels de langue et de culture étrangères comme médiateurs culturels : Québec-Canada-Europe/ Lehrwerke für Sprache und Literatur als kulturelle Mittler im Fremdsprachenunterricht: Québec-Kanada-Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Röhrig Universitätsverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2018, Romanistik &amp; Angewandte Sprachwissenschaft, 9783861106333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 3 : Prise en compte des langues nationales et articulation langues premières/français langue de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.313-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 1 : Normes et maîtrise du français appris/enseigné et pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-17, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 2 : Réformes curriculaires, approches méthodologiques et manuels scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La crise de l'apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.6-13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes éducatifs africains en recherche de qualité pris au piège des réformes curriculaires : le cas du Niger et l’approche par les situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.257-284, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Bologne et CECR: Université, enseignement des langues et projet libéral européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvalho Ângela; Almeida José Domingues de; Hurst Nicolas; Ponce de León Rogelio; Tomé Simone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As linguas estrangeiras no ensino superior : balanço, estrategias o desafios futuros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto, pp.45-58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La crise de l’apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan-Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision de la migration dans les pays d'émigration ? Manuels de français en usage dans les pays d'Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurer Bruno; Verdelhan-Bourgade Michèle; Denimal Amandine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-207, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autobiographie des Rencontres Interculturelles : l'idéologie plurilingue et interculturelle à travers ses modes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Adami; V. André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Transversales. Langues, sociétés, cultures et apprentissages, pp.219-258, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impasses de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Defays. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités : 20 ans de FLES, faits et gestes de la didactique du FLE de 1995 à 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Modulaires Européennes, pp.159-175, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autobiographie des Rencontres Interculturelles : L'idéologie plurilingue et interculturelle à travers ses modes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Adami et Virginie André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue: regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-258, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECTURE ET PRODUCTION D'ÉCRIT DANS UN SYSTÈME BI-MULTILINGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf M Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Djihouessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.95-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.41-43, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les représentations du français, de l'anglais et d'une langue africaine dans cinq pays d'Afrique francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolff Alexandre; Aithnard Aminata; Organisation Internationale de la Francophonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française dans le monde 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.39-69, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.129-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.41-42, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.129-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et production d'écrit dans un système bi-plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Djihouessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.95-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de scolarisation en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations plurilingues. L'aire francophone entre héritages et innovations (Omer Danielle et Tupin Frédéric)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 978-2-7535-2277-0, Presses Universitaires de Rennes, pp.121-136, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en didactique en contexte francophone africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de recherche en didactique des langues et des cultures : une approche contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVER DES REALITES DIDACTIQUES EN AFRIQUE FRANCOPHONE : PROPOSITIONS POUR UNE GRILLE D'OBSERVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Blanchet; P. Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de recherche en didactique des langues et des cultures : une approche contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues en contexte francophone africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.225-239, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'enquête pour une représentation graphique des composants de la représentation sociale d'une lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.179-192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des réalités didactiques en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.132-144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la francophonie à la Francophonie : les discours des Sommets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avenir du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.83-86, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour de nouvelles représentations du français dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.139-145, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie convergente à l’éducation bilingue au Mali : les transformations du modèle pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la francophonie. concepts, actions et outils linguistiques actes des premières Journées scientifiques communes des réseaux de chercheurs concernant la langue, Ouagadougou, 31 mai-1er juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations linguistiques de la francophonie. Etat des lieux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110, 2004, 1-923210-03-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politesse, respect : de quelques implications sociales de la didactique de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques de l'oral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Rouen, pp.30-37, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue de concepteur : le curriculum de FLS de l’AUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français langue seconde. Apprentissage et curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve-Larose, pp.93-99, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on développer à l’école des compétences langagières utiles à l’exercice de la citoyenneté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Verdelhan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner le français : la place de la réflexion didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lenoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation didactique-pédagogie comme enjeu de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'émotion, apprendre à écrire l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Plantin; M. Doury; V. Traverso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans les interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'émotion, apprendre à écrire l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Plantin; V. Traverso; M. Doury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans les interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les &amp;quot;jeunes &amp;quot; ? L'utilisation du dialogisme dans Présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling, pp.127-141, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes d’enquête sont effectivement employées aujourd’hui en sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.-J. Calvet; P. Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.167-190, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de rôles et recueil de données sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-jean Calvet; Pierre Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-124, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphore-deixis en français : le point de vue de l'actualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Barberis, J.Bres, P. Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'actualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parle-t-on quand on parle de représentations sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Canut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attitudes, représentations et imaginaires linguistiques en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-38, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Babel : les systèmes de transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.-J. Calvet; P. Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, L'Harmattan, pp.149-166, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien. Une néologie à l’œuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.39, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négritude au métissage. Henri Lopes, le chercheur d'Afriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bres; P. Siblot; J.-M. Barberis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling Montpellier 3, pp.20-56, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négritude au métissage : Le Chercheur d’Afriques de Henri Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-56, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTINUITÉ &amp;quot; ET &amp;quot;CONVIVIALITÉ &amp;quot;: UTILISER LE CONCEPT DE CONTINUUM POUR SITUER LES FRANÇAIS D'AFRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Robillard; M.Beniamino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Honoré Champion, pp.191-204, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Issa, Politiques linguistiques familiales à Djibouti-ville. Paris, L'Harmattan, Études africaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues en France. Textes, discours, enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues comptent : orientations mondiales pour l'éducation multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Phipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger des lettres en FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boyer (Ed.) Sociolinguistique, Territoire et objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.204-207. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.3063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et insécurisation des acteurs de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86, 2025, Travaux de didactique du Français langue étrangère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alpha dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests de langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia - Travaux de didactique du français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 220 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée CECR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, 220 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 227 p., 2016, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/9705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 227 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des apprenants dans les systèmes éducatifs post-coloniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 217 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 86.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDLFE - Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les conditions d’enseignement d’une langue contribuent à insécuriser les acteurs de la relation didactique ? Une étude de cas au primaire tunisien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’un manuel d’alphabétisation au Maroc : quels principes ? Quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Arnavielle, Grammaire pratique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ew4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) alphabétisation(s) pour l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alpha dans tous ses états. En guise d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des formations universitaires en FLE proposées en France dans le domaine de l'alphabétisation en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « L’alpha dans tous ses états », 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser autrement l'enseignement des compétences linguistiques en FLE : articuler trois niveaux, langagier et linguistiques (dans une démarche expérimentale d'apprentissage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la langue et son appropriation pour évaluer : vers des outils concrets et adaptés. Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire évaluer un &amp;quot;niveau de langue&amp;quot; ? Analyse sociolinguistique et didactique d'une demande politique et sociale en Suisse romande Sous titre par défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de réponse au compte-rendu fait par Valentin Feussi de l’ouvrage La crise de l’apprentissage en Afrique francophone subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique du français langue seconde en Afrique subsaharienne : un champ déjà en jachère, demain… un désert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.70-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le FLS est-il le nom en 2017 ? Petite histoire d'une captation de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CARAP. A la recherche de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le FLS est-il le nom en 2017 ? Petite histoire d’une captation de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CARAP: A la recherche de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Tensions en didactique des langues - Entre enjeu global et enjeux locaux Sophie Babault, Margaret Bento, Valérie Spaëth (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode d'analyse combinée des représentations sociales des langues : un outil d'étude quanti-quali des idéologies linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro : Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le « ratage » en discours oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.43 - 47. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/igram.1998.2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 61-62, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Francophonie : une survivance du passé ou un outil diplomatique d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61-62, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la «pédagogie convergente» à «l'éducation bilingue»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°34, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des langues et des identités en Méditerranée en contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la «pédagogie convergente» à «l’éducation bilingue»: généralisation des langues nationales au Mali et transformations du modèle de la pédagogie convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la critique d'un essai manque-t-elle sa cible ? Réponse à Gilles Forlot, « Critique de l'éducation plurilingue et interculturelle, ou comment ne pas se tromper de cible ? » Langage & Société , n˚ 140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 142 (4), pp.165-169. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.142.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la critique d'un essai manque-t-elle sa cible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de curriculums en Afrique francophone et aspects linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 49, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de curriculums en Afrique francophone et aspects linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Daniel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (7), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque mondiale à-t-elle une position vis-à-vis de la francophonie (à Madagascar) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une histoire de l'enseignement de l'oral en primaire par une étude du discours des manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.125.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques savoirs langagiers nécessaires à l'exercice de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15-16, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baggioni, Langues et nations en Europe. Compte-rendu de lecture. Cahiers de praxématique, n°29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme et enseignement de la communication orale en français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en alternant les langues ? Stratégies énonciatives en classe européenne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108, pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique du français langue seconde, entre approches communicatives et français de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLS : la variété des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages culturels en FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels de français, langue maternelle, langue étrangère, langue seconde : ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations chez les utilisateurs d’un manuel de français : une étude au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUE SIGNIFIE « ÉCRIRE EN FRANÇAIS » ? LE CAS D'HENRI LOPES, ECRIVAIN CONGOLAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XVIII (2), pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on parler français quand on est Djiboutien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue seconde à un carrefour politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place privilégiée du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un manuel de français : la liaison langage-écriture-lecture au cycle d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 7, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux articuler « linguistique » et l’évaluation des « niveaux de langue » : construction d’une grille de descripteurs dans le Canton de Vaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.06015, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi s’intéresser (encore) au CECR en 2020?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) en mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 739 Dipralang, Nov 2020, Montpellier, France. pp.15-30, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre européen commun pour les langues et les manuels de français langue étrangère : non prescriptif ou double-contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées Pierre GUIBBERT sur les manuels scolaires, L'Europe et les européens dans les manuels scolaires, Montpellier, Faculté d'éducation de l'Université de Montpellier, 3 février 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minorées en contexte méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Yasri-Labrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations sociales des langues et politiques linguistiquesDéterminismes, implications, regards croisésActes duPremier Congrès Mondial des Droits LinguistiquesVol. IerTeramo-Giulianova-Villa Badessa, 19-23 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Teramo, Italie. pp.83-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes éducatifs et multilinguisme en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassana Alidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Réussir l'éducation en Afrique, l'enjeu des langues, CIEP, Sèvres, 27-28 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sèvres, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la didactique des langues par le Conseil de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Francophone de Sociolinguistique (RFS) et du Groupement d’Intérêt Scientifique « Pluralités Linguistiques et Culturelles » (GIS-PLC) en partenariat avec L’Ecole Normale Supérieure Lettres et Sciences Humaines de Bouzaréa - ALGER, Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques, 31 mai, 1er et 2 juin 2011, Ecole Normale Supérieure Lettres et Sciences Humaines de Bouzaréa (Alger)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, Algérie. pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enseignement des langues à l'éducation plurilingue et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réformes éducatives et politiques linguistiques dans l’enseignement des langues étrangères : XIXe- XXIe siècles", Colloque international APHELLE, APEF, avec le soutien de la FLUL Université de Lisbonne, 20-21 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français est-il soluble dans la didactique du plurilinguisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers l'éducation plurilingue en Europe avec le français - De la diversité à la synergie", Congrès de la fédération internationale des professeurs de français, Prague, 9 septembre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les représentations sociales des langues : allier qualitatif et quantitatif à partir de petits échantillons, Montpellier 12 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Limoges, France. pp.253-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une didactique du plurilinguisme en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée NEQ 2009, Université de Tours, janvier 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tours, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-portfolio : définition, expérimentation, intégration et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portfolio, CARIF, Montpellier, 27 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects didactiques de l’éducation bilingue français-langues africaines au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'ALPA (Association de Linguistique des Provinces Atlantiques d'Amérique du Nord), Moncton, 5 novembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Moncton, Canada. pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit retour aux sources de la pédagogie convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation régionale du réseau "Observation du français et des langues nationales", Université Populaire de l'ïle Maurice, 29-30 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le Réduit, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral et développement des compétences par des activités de type métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du 74ème Colloque de l'ACFAS "La place des savoirs oraux dans le contexte scolaire d'aujourd'hui", Université Mc Gill, Montréal, 15-16 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des langues maliennes dans le système éducatif et effets éventuels sur les hiérarchies sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Journées scientifiques du réseau Sociolinguistique et dynamique des langues, Moncton, 2-3 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Moncton, Canada. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DES PONCTUANTS ET APPRENTISSAGE DE LA COMPETENCE DE COMMUNICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition d'une langue étrangère : perspectives et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAB, Sep 1996, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du je : récit rapporté d'interaction verbale en situation de conflit identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le récit oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Montpellier, France. pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : des formes régionales en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première table-ronde du Moufia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URA 1041 - Université de la Réunion, 1993, Saint-Denis Réunion, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : des formes régionales en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lexicographie variationniste en situation de contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Saint Denis, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue première et langue d'enseignement : Quelle(s) stratégie(s) pour faciliter les premiers apprentissages, la réussite scolaire et le vivre-ensemble au XXI e siècle ? Document de réflexion et d'orientation (DRO) de la 59 e session ministérielle tenue à Rabat les 21 et 22 février.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doye Mamadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFEMEN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du français langue seconde dans les lycées de la République de Djibouti. Pour une capitalisation de l’expérience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIPEN Djibouti. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique de la relation didactique en FLS. Le cas du Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence universitaire de la Francophonie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du français langue seconde en francophonie et les conditions de son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommet des chefs d'état francophone de Cotonou; AUPELF-UREF. 1995, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du français langue seconde en francophonie et les conditions de son enseignement - rapport général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommet des Chefs d’État francophones; AUPELF-UREF. 1995, pp.29-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Maurer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues en France. Textes, discours, enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Issa, Politiques linguistiques familiales à Djibouti-ville. Paris, L'Harmattan, Études africaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues comptent : orientations mondiales pour l'éducation multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Phipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger des lettres en FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boyer (Ed.) Sociolinguistique, Territoire et objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.204-207. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.3063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française de l'intersubjectivité. Théorie du langage, description grammaticale, pratiques didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.464, 2025, Bibliothèque de Grammaire et de Linguistique, 978-2-7453-6317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essentiel de la Grammaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iggybook/Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.118, 2025, L'Essentiel, Bruno Maurer, 9782385760854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essentiel de la Grammaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iggybook/Langues-pourtous, 2025, 9782385760854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française du Vivre-ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iggybook/Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Langues-pourtous, Bruno Maurer, 2385760789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française du vivre-ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Grammaires du vivre-ensemble, Bruno Maurer, 9782385760786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid en ses discours : d'une crise sanitaire à une crise de la démocratie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2024, 9782813004895. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston François Kengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2023, 9782813004727. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECR : par ici la sortie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Collection Champs didactiques plurilingues), pp.452, 2018, Champs Didactiques Plurilingues : données pour des politiques stratégiques, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilleur en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDICEF; Hachette livre international, 194 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement et l'apprentissage des langues dans les approches bi-plurilingues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines; Organisation Internationale de la Francophonie - Ecole et Langues Nationales OIF-ELAN, 438 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la francophonie et identifier les francophones : inventaire critique des sources et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation Internationale de la Francophonie (OIF). Éditions des archives contemporaines, pp.224, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan-Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 328 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'orientation à l'approche bi-plurilingue ELAN de l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Noyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine von Mende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des langues en situation multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines, 124 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'orientation à l'approche bi-plurilingue ELAN de la lecture-écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine von Mende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. Organisation Internationale de la Francophonie - Ecole et Langues Nationales OIF-ELAN, 67 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Talisman Brisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et construction européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 156 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrit en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM (Presses universitaires de la Méditerranée), 141 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de scolarisation en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 96 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 282 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une politique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Maurais; Pierre Dumont; Jean-Marie Klinkenberg; Bruno Maurer. Éd. des Archives contemporaines, pp.257-266, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie convergente à la didactique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) et précarité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2025, 9782813005632. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samatar Abdallah Doualeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Reutner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.669-690, 2024, 9783110628869. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110628869-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements et positionnalités. Entre expertise et recherche sociolinguistique (et didactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.93-106, 2024, 979-10-320-0535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, exercice de la citoyenneté et langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de démocratie. La démocratie en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements et positionnalités Entre expertise et recherche sociolinguistique (et didactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wharton S., Vernet S., Gasquet-Cyrus S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.93-106, 2024, Langues et langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue étrangère dans la recherche en Suisse : exemples, enjeux et perspectives à la lumière de l’ELCF et de l’EFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations et orientations de la recherche en didactiques du FLE/FLS Pratiques, formations et parcours professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2023, 978-2-35935-413-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston François Kengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie : Explorations sociolinguistiques, socio-didactiques et médiatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2023, 9782813004727. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : Variations et normes en francophonie en 2022 : quelles problématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.317-338, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et normes en francophonie en 2022 : quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie : Explorations sociolinguistiques, socio-didactiques et médiatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.317-338, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLURILINGUISME ET REPRÉSENTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage – Paroles de chercheur-e-s / Repères pour les étudiant-e-s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.99-110, 2022, Proximités Sociolinguistique et langue française, 978-2-8066-3757-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.99-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de stratégies familiales de transmission des langues à Abidjan et Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas SORBA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, EME Editions, 2022, 978-2-8066-3760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fide… lité. Effets des exigences de la politique migratoire suisse sur les tests de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, EME Editions Proximités Sociolinguistique et langue française, pp.169-174, 2022, 978-2-8066-3760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle didactique de référence pour l’enseignement des langues africaines en Afrique francophone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Ndibnu Messina Ethe; Pierre Frath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et pratiques d’enseignement des langues africaines : Identification, analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Observatoire européen du plurilinguisme, pp.41-74, 2019, 978-2-9565099-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La crise de l’apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 1 : Normes et maîtrise du français appris/enseigné et pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-17, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique du Même et de l'Autre au miroir de manuels de FLS. Trois positionnements différents : Tunisie, Maroc, Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubois; Julia Montemayor Gracia; Vera Neusius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuels de langue et de culture étrangères comme médiateurs culturels : Québec-Canada-Europe/ Lehrwerke für Sprache und Literatur als kulturelle Mittler im Fremdsprachenunterricht: Québec-Kanada-Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Röhrig Universitätsverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2018, Romanistik &amp; Angewandte Sprachwissenschaft, 9783861106333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.445-450, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 3 : Prise en compte des langues nationales et articulation langues premières/français langue de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.313-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 2 : Réformes curriculaires, approches méthodologiques et manuels scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La crise de l'apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.6-13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes éducatifs africains en recherche de qualité pris au piège des réformes curriculaires : le cas du Niger et l’approche par les situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.257-284, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Bologne et CECR: Université, enseignement des langues et projet libéral européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvalho Ângela; Almeida José Domingues de; Hurst Nicolas; Ponce de León Rogelio; Tomé Simone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As linguas estrangeiras no ensino superior : balanço, estrategias o desafios futuros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto, pp.45-58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan-Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision de la migration dans les pays d'émigration ? Manuels de français en usage dans les pays d'Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurer Bruno; Verdelhan-Bourgade Michèle; Denimal Amandine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-207, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autobiographie des Rencontres Interculturelles : l'idéologie plurilingue et interculturelle à travers ses modes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Adami; V. André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Transversales. Langues, sociétés, cultures et apprentissages, pp.219-258, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impasses de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Defays. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités : 20 ans de FLES, faits et gestes de la didactique du FLE de 1995 à 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Modulaires Européennes, pp.159-175, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autobiographie des Rencontres Interculturelles : L'idéologie plurilingue et interculturelle à travers ses modes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Adami et Virginie André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue: regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-258, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les représentations du français, de l'anglais et d'une langue africaine dans cinq pays d'Afrique francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolff Alexandre; Aithnard Aminata; Organisation Internationale de la Francophonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française dans le monde 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.39-69, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECTURE ET PRODUCTION D'ÉCRIT DANS UN SYSTÈME BI-MULTILINGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf M Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Djihouessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.95-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.41-43, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.129-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.41-42, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.129-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et production d'écrit dans un système bi-plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Djihouessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.95-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de scolarisation en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations plurilingues. L'aire francophone entre héritages et innovations (Omer Danielle et Tupin Frédéric)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 978-2-7535-2277-0, Presses Universitaires de Rennes, pp.121-136, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'enquête pour une représentation graphique des composants de la représentation sociale d'une lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.179-192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des réalités didactiques en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.132-144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en didactique en contexte francophone africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de recherche en didactique des langues et des cultures : une approche contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVER DES REALITES DIDACTIQUES EN AFRIQUE FRANCOPHONE : PROPOSITIONS POUR UNE GRILLE D'OBSERVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Blanchet; P. Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de recherche en didactique des langues et des cultures : une approche contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues en contexte francophone africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.225-239, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour de nouvelles représentations du français dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.139-145, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la francophonie à la Francophonie : les discours des Sommets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avenir du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.83-86, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie convergente à l’éducation bilingue au Mali : les transformations du modèle pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la francophonie. concepts, actions et outils linguistiques actes des premières Journées scientifiques communes des réseaux de chercheurs concernant la langue, Ouagadougou, 31 mai-1er juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations linguistiques de la francophonie. Etat des lieux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110, 2004, 1-923210-03-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politesse, respect : de quelques implications sociales de la didactique de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques de l'oral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Rouen, pp.30-37, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue de concepteur : le curriculum de FLS de l’AUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français langue seconde. Apprentissage et curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve-Larose, pp.93-99, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on développer à l’école des compétences langagières utiles à l’exercice de la citoyenneté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Verdelhan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner le français : la place de la réflexion didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lenoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation didactique-pédagogie comme enjeu de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'émotion, apprendre à écrire l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Plantin; V. Traverso; M. Doury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans les interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'émotion, apprendre à écrire l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Plantin; M. Doury; V. Traverso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans les interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les &amp;quot;jeunes &amp;quot; ? L'utilisation du dialogisme dans Présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling, pp.127-141, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes d’enquête sont effectivement employées aujourd’hui en sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.-J. Calvet; P. Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.167-190, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de rôles et recueil de données sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-jean Calvet; Pierre Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-124, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphore-deixis en français : le point de vue de l'actualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Barberis, J.Bres, P. Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'actualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parle-t-on quand on parle de représentations sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Canut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attitudes, représentations et imaginaires linguistiques en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-38, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Babel : les systèmes de transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.-J. Calvet; P. Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, L'Harmattan, pp.149-166, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien. Une néologie à l’œuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.39, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négritude au métissage. Henri Lopes, le chercheur d'Afriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bres; P. Siblot; J.-M. Barberis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling Montpellier 3, pp.20-56, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négritude au métissage : Le Chercheur d’Afriques de Henri Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-56, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTINUITÉ &amp;quot; ET &amp;quot;CONVIVIALITÉ &amp;quot;: UTILISER LE CONCEPT DE CONTINUUM POUR SITUER LES FRANÇAIS D'AFRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Robillard; M.Beniamino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Honoré Champion, pp.191-204, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et insécurisation des acteurs de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86, 2025, Travaux de didactique du Français langue étrangère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alpha dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests de langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia - Travaux de didactique du français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 220 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée CECR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, 220 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 227 p., 2016, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/9705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 227 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des apprenants dans les systèmes éducatifs post-coloniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 217 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les conditions d’enseignement d’une langue contribuent à insécuriser les acteurs de la relation didactique ? Une étude de cas au primaire tunisien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 86.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alpha dans tous ses états. En guise d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’un manuel d’alphabétisation au Maroc : quels principes ? Quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) alphabétisation(s) pour l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Arnavielle, Grammaire pratique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ew4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des formations universitaires en FLE proposées en France dans le domaine de l'alphabétisation en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « L’alpha dans tous ses états », 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser autrement l'enseignement des compétences linguistiques en FLE : articuler trois niveaux, langagier et linguistiques (dans une démarche expérimentale d'apprentissage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire évaluer un &amp;quot;niveau de langue&amp;quot; ? Analyse sociolinguistique et didactique d'une demande politique et sociale en Suisse romande Sous titre par défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la langue et son appropriation pour évaluer : vers des outils concrets et adaptés. Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de réponse au compte-rendu fait par Valentin Feussi de l’ouvrage La crise de l’apprentissage en Afrique francophone subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique du français langue seconde en Afrique subsaharienne : un champ déjà en jachère, demain… un désert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.70-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Tensions en didactique des langues - Entre enjeu global et enjeux locaux Sophie Babault, Margaret Bento, Valérie Spaëth (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CARAP. A la recherche de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le FLS est-il le nom en 2017 ? Petite histoire d’une captation de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le FLS est-il le nom en 2017 ? Petite histoire d'une captation de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CARAP: A la recherche de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro : Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode d'analyse combinée des représentations sociales des langues : un outil d'étude quanti-quali des idéologies linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le « ratage » en discours oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.43 - 47. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/igram.1998.2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 61-62, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Francophonie : une survivance du passé ou un outil diplomatique d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61-62, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la «pédagogie convergente» à «l'éducation bilingue»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°34, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des langues et des identités en Méditerranée en contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la «pédagogie convergente» à «l’éducation bilingue»: généralisation des langues nationales au Mali et transformations du modèle de la pédagogie convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la critique d'un essai manque-t-elle sa cible ? Réponse à Gilles Forlot, « Critique de l'éducation plurilingue et interculturelle, ou comment ne pas se tromper de cible ? » Langage & Société , n˚ 140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 142 (4), pp.165-169. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.142.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la critique d'un essai manque-t-elle sa cible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de curriculums en Afrique francophone et aspects linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de curriculums en Afrique francophone et aspects linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 49, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Daniel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (7), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque mondiale à-t-elle une position vis-à-vis de la francophonie (à Madagascar) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une histoire de l'enseignement de l'oral en primaire par une étude du discours des manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.125.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques savoirs langagiers nécessaires à l'exercice de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15-16, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baggioni, Langues et nations en Europe. Compte-rendu de lecture. Cahiers de praxématique, n°29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme et enseignement de la communication orale en français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en alternant les langues ? Stratégies énonciatives en classe européenne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108, pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique du français langue seconde, entre approches communicatives et français de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLS : la variété des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages culturels en FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels de français, langue maternelle, langue étrangère, langue seconde : ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations chez les utilisateurs d’un manuel de français : une étude au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on parler français quand on est Djiboutien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUE SIGNIFIE « ÉCRIRE EN FRANÇAIS » ? LE CAS D'HENRI LOPES, ECRIVAIN CONGOLAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XVIII (2), pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue seconde à un carrefour politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un manuel de français : la liaison langage-écriture-lecture au cycle d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 7, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place privilégiée du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue première et langue d'enseignement : Quelle(s) stratégie(s) pour faciliter les premiers apprentissages, la réussite scolaire et le vivre-ensemble au XXI e siècle ? Document de réflexion et d'orientation (DRO) de la 59 e session ministérielle tenue à Rabat les 21 et 22 février.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doye Mamadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFEMEN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du français langue seconde dans les lycées de la République de Djibouti. Pour une capitalisation de l’expérience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIPEN Djibouti. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique de la relation didactique en FLS. Le cas du Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence universitaire de la Francophonie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du français langue seconde en francophonie et les conditions de son enseignement - rapport général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommet des Chefs d’État francophones; AUPELF-UREF. 1995, pp.29-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du français langue seconde en francophonie et les conditions de son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommet des chefs d'état francophone de Cotonou; AUPELF-UREF. 1995, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux articuler « linguistique » et l’évaluation des « niveaux de langue » : construction d’une grille de descripteurs dans le Canton de Vaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.06015, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi s’intéresser (encore) au CECR en 2020?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) en mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 739 Dipralang, Nov 2020, Montpellier, France. pp.15-30, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre européen commun pour les langues et les manuels de français langue étrangère : non prescriptif ou double-contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées Pierre GUIBBERT sur les manuels scolaires, L'Europe et les européens dans les manuels scolaires, Montpellier, Faculté d'éducation de l'Université de Montpellier, 3 février 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minorées en contexte méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Yasri-Labrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations sociales des langues et politiques linguistiquesDéterminismes, implications, regards croisésActes duPremier Congrès Mondial des Droits LinguistiquesVol. IerTeramo-Giulianova-Villa Badessa, 19-23 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Teramo, Italie. pp.83-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes éducatifs et multilinguisme en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassana Alidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Réussir l'éducation en Afrique, l'enjeu des langues, CIEP, Sèvres, 27-28 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sèvres, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la didactique des langues par le Conseil de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Francophone de Sociolinguistique (RFS) et du Groupement d’Intérêt Scientifique « Pluralités Linguistiques et Culturelles » (GIS-PLC) en partenariat avec L’Ecole Normale Supérieure Lettres et Sciences Humaines de Bouzaréa - ALGER, Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques, 31 mai, 1er et 2 juin 2011, Ecole Normale Supérieure Lettres et Sciences Humaines de Bouzaréa (Alger)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, Algérie. pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enseignement des langues à l'éducation plurilingue et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réformes éducatives et politiques linguistiques dans l’enseignement des langues étrangères : XIXe- XXIe siècles", Colloque international APHELLE, APEF, avec le soutien de la FLUL Université de Lisbonne, 20-21 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français est-il soluble dans la didactique du plurilinguisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers l'éducation plurilingue en Europe avec le français - De la diversité à la synergie", Congrès de la fédération internationale des professeurs de français, Prague, 9 septembre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les représentations sociales des langues : allier qualitatif et quantitatif à partir de petits échantillons, Montpellier 12 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Limoges, France. pp.253-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une didactique du plurilinguisme en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée NEQ 2009, Université de Tours, janvier 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tours, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-portfolio : définition, expérimentation, intégration et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portfolio, CARIF, Montpellier, 27 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des langues maliennes dans le système éducatif et effets éventuels sur les hiérarchies sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Journées scientifiques du réseau Sociolinguistique et dynamique des langues, Moncton, 2-3 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Moncton, Canada. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects didactiques de l’éducation bilingue français-langues africaines au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'ALPA (Association de Linguistique des Provinces Atlantiques d'Amérique du Nord), Moncton, 5 novembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Moncton, Canada. pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit retour aux sources de la pédagogie convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation régionale du réseau "Observation du français et des langues nationales", Université Populaire de l'ïle Maurice, 29-30 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le Réduit, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral et développement des compétences par des activités de type métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du 74ème Colloque de l'ACFAS "La place des savoirs oraux dans le contexte scolaire d'aujourd'hui", Université Mc Gill, Montréal, 15-16 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DES PONCTUANTS ET APPRENTISSAGE DE LA COMPETENCE DE COMMUNICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition d'une langue étrangère : perspectives et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAB, Sep 1996, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du je : récit rapporté d'interaction verbale en situation de conflit identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le récit oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Montpellier, France. pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : des formes régionales en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première table-ronde du Moufia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URA 1041 - Université de la Réunion, 1993, Saint-Denis Réunion, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : des formes régionales en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lexicographie variationniste en situation de contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Saint Denis, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13299-book-08536317-9782745363176.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009209v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurer Bruno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.langues-pourtous.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues-pourtous.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Fran&#231;ois Kengue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003522" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14568" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Verdelhan-Bourgade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Noyau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine von Mende" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miled" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maurais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klinkenberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04414376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter-Grau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samatar Abdallah Doualeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110628869-030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fonseca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7153" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roehrig-verlag.de/shop/item/9783861106333/lehrwerke-fur-sprache-und-literatur-als-kulturelle-mittler-im-fremdsprachenunterricht-quebec-kanada-europa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf M Ha&#239;dara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Djihouessi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=191" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Verdelhan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233654v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Phipps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Person" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ingram" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sass" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545242v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3063" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/9705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ew4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1732" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1735" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1251" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979259v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b1074" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185328v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Barb&#233;ris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2875" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062345v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067212v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.142.0165" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062411v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061928v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064109v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.125.0053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.1715" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544741v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544535v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5295" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148865v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Yasri-Labrique" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trefault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pallini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassana Alidou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068881v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075958v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075688v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071250v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545261v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476063v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doye Mamadou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545249v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurer Bruno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Phipps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Person" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ingram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13299-book-08536317-9782745363176.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.langues-pourtous.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues-pourtous.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004895" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Fran&#231;ois Kengue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004727" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Verdelhan-Bourgade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Noyau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine von Mende" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miled" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maurais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klinkenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samatar Abdallah Doualeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110628869-030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04414376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter-Grau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fonseca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roehrig-verlag.de/shop/item/9783861106333/lehrwerke-fur-sprache-und-literatur-als-kulturelle-mittler-im-fremdsprachenunterricht-quebec-kanada-europa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf M Ha&#239;dara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Djihouessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=191" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Verdelhan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/9705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ew4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1735" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1732" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979259v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b1074" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1260" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Barb&#233;ris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2875" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062345v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067212v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.142.0165" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062411v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061928v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064109v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.125.0053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.1715" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544741v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544731v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doye Mamadou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580420v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544465v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545249v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476068v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5295" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Yasri-Labrique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trefault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pallini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069504v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassana Alidou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075689v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075958v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>