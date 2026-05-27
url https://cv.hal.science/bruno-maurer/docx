--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Maurer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues en France. Textes, discours, enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Issa, Politiques linguistiques familiales à Djibouti-ville. Paris, L'Harmattan, Études africaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues comptent : orientations mondiales pour l'éducation multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Phipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger des lettres en FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boyer (Ed.) Sociolinguistique, Territoire et objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.204-207. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.3063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française de l'intersubjectivité. Théorie du langage, description grammaticale, pratiques didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.464, 2025, Bibliothèque de Grammaire et de Linguistique, 978-2-7453-6317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essentiel de la Grammaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iggybook/Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.118, 2025, L'Essentiel, Bruno Maurer, 9782385760854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essentiel de la Grammaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iggybook/Langues-pourtous, 2025, 9782385760854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française du Vivre-ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iggybook/Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Langues-pourtous, Bruno Maurer, 2385760789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française du vivre-ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Grammaires du vivre-ensemble, Bruno Maurer, 9782385760786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid en ses discours : d'une crise sanitaire à une crise de la démocratie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2024, 9782813004895. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston François Kengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2023, 9782813004727. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECR : par ici la sortie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Collection Champs didactiques plurilingues), pp.452, 2018, Champs Didactiques Plurilingues : données pour des politiques stratégiques, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilleur en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDICEF; Hachette livre international, 194 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement et l'apprentissage des langues dans les approches bi-plurilingues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines; Organisation Internationale de la Francophonie - Ecole et Langues Nationales OIF-ELAN, 438 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la francophonie et identifier les francophones : inventaire critique des sources et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation Internationale de la Francophonie (OIF). Éditions des archives contemporaines, pp.224, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan-Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 328 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'orientation à l'approche bi-plurilingue ELAN de l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Noyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine von Mende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des langues en situation multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines, 124 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'orientation à l'approche bi-plurilingue ELAN de la lecture-écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine von Mende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. Organisation Internationale de la Francophonie - Ecole et Langues Nationales OIF-ELAN, 67 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Talisman Brisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et construction européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 156 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrit en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM (Presses universitaires de la Méditerranée), 141 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de scolarisation en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 96 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 282 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une politique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Maurais; Pierre Dumont; Jean-Marie Klinkenberg; Bruno Maurer. Éd. des Archives contemporaines, pp.257-266, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie convergente à la didactique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) et précarité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2025, 9782813005632. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samatar Abdallah Doualeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Reutner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.669-690, 2024, 9783110628869. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110628869-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements et positionnalités. Entre expertise et recherche sociolinguistique (et didactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.93-106, 2024, 979-10-320-0535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, exercice de la citoyenneté et langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de démocratie. La démocratie en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements et positionnalités Entre expertise et recherche sociolinguistique (et didactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wharton S., Vernet S., Gasquet-Cyrus S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.93-106, 2024, Langues et langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue étrangère dans la recherche en Suisse : exemples, enjeux et perspectives à la lumière de l’ELCF et de l’EFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations et orientations de la recherche en didactiques du FLE/FLS Pratiques, formations et parcours professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2023, 978-2-35935-413-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston François Kengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie : Explorations sociolinguistiques, socio-didactiques et médiatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2023, 9782813004727. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : Variations et normes en francophonie en 2022 : quelles problématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.317-338, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et normes en francophonie en 2022 : quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie : Explorations sociolinguistiques, socio-didactiques et médiatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.317-338, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLURILINGUISME ET REPRÉSENTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage – Paroles de chercheur-e-s / Repères pour les étudiant-e-s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.99-110, 2022, Proximités Sociolinguistique et langue française, 978-2-8066-3757-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.99-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de stratégies familiales de transmission des langues à Abidjan et Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas SORBA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, EME Editions, 2022, 978-2-8066-3760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fide… lité. Effets des exigences de la politique migratoire suisse sur les tests de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, EME Editions Proximités Sociolinguistique et langue française, pp.169-174, 2022, 978-2-8066-3760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle didactique de référence pour l’enseignement des langues africaines en Afrique francophone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Ndibnu Messina Ethe; Pierre Frath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et pratiques d’enseignement des langues africaines : Identification, analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Observatoire européen du plurilinguisme, pp.41-74, 2019, 978-2-9565099-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La crise de l’apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 1 : Normes et maîtrise du français appris/enseigné et pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-17, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique du Même et de l'Autre au miroir de manuels de FLS. Trois positionnements différents : Tunisie, Maroc, Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubois; Julia Montemayor Gracia; Vera Neusius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuels de langue et de culture étrangères comme médiateurs culturels : Québec-Canada-Europe/ Lehrwerke für Sprache und Literatur als kulturelle Mittler im Fremdsprachenunterricht: Québec-Kanada-Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Röhrig Universitätsverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2018, Romanistik &amp; Angewandte Sprachwissenschaft, 9783861106333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.445-450, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 3 : Prise en compte des langues nationales et articulation langues premières/français langue de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.313-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 2 : Réformes curriculaires, approches méthodologiques et manuels scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La crise de l'apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.6-13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes éducatifs africains en recherche de qualité pris au piège des réformes curriculaires : le cas du Niger et l’approche par les situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.257-284, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Bologne et CECR: Université, enseignement des langues et projet libéral européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvalho Ângela; Almeida José Domingues de; Hurst Nicolas; Ponce de León Rogelio; Tomé Simone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As linguas estrangeiras no ensino superior : balanço, estrategias o desafios futuros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto, pp.45-58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan-Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision de la migration dans les pays d'émigration ? Manuels de français en usage dans les pays d'Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurer Bruno; Verdelhan-Bourgade Michèle; Denimal Amandine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-207, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autobiographie des Rencontres Interculturelles : l'idéologie plurilingue et interculturelle à travers ses modes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Adami; V. André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Transversales. Langues, sociétés, cultures et apprentissages, pp.219-258, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impasses de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Defays. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités : 20 ans de FLES, faits et gestes de la didactique du FLE de 1995 à 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Modulaires Européennes, pp.159-175, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autobiographie des Rencontres Interculturelles : L'idéologie plurilingue et interculturelle à travers ses modes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Adami et Virginie André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue: regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-258, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les représentations du français, de l'anglais et d'une langue africaine dans cinq pays d'Afrique francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolff Alexandre; Aithnard Aminata; Organisation Internationale de la Francophonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française dans le monde 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.39-69, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECTURE ET PRODUCTION D'ÉCRIT DANS UN SYSTÈME BI-MULTILINGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf M Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Djihouessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.95-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.41-43, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.129-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.41-42, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.129-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et production d'écrit dans un système bi-plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Djihouessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.95-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de scolarisation en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations plurilingues. L'aire francophone entre héritages et innovations (Omer Danielle et Tupin Frédéric)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 978-2-7535-2277-0, Presses Universitaires de Rennes, pp.121-136, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'enquête pour une représentation graphique des composants de la représentation sociale d'une lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.179-192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des réalités didactiques en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.132-144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en didactique en contexte francophone africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de recherche en didactique des langues et des cultures : une approche contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVER DES REALITES DIDACTIQUES EN AFRIQUE FRANCOPHONE : PROPOSITIONS POUR UNE GRILLE D'OBSERVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Blanchet; P. Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de recherche en didactique des langues et des cultures : une approche contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues en contexte francophone africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.225-239, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour de nouvelles représentations du français dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.139-145, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la francophonie à la Francophonie : les discours des Sommets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avenir du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.83-86, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie convergente à l’éducation bilingue au Mali : les transformations du modèle pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la francophonie. concepts, actions et outils linguistiques actes des premières Journées scientifiques communes des réseaux de chercheurs concernant la langue, Ouagadougou, 31 mai-1er juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations linguistiques de la francophonie. Etat des lieux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110, 2004, 1-923210-03-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politesse, respect : de quelques implications sociales de la didactique de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques de l'oral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Rouen, pp.30-37, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue de concepteur : le curriculum de FLS de l’AUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français langue seconde. Apprentissage et curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve-Larose, pp.93-99, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on développer à l’école des compétences langagières utiles à l’exercice de la citoyenneté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Verdelhan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner le français : la place de la réflexion didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lenoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation didactique-pédagogie comme enjeu de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'émotion, apprendre à écrire l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Plantin; V. Traverso; M. Doury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans les interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'émotion, apprendre à écrire l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Plantin; M. Doury; V. Traverso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans les interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les &amp;quot;jeunes &amp;quot; ? L'utilisation du dialogisme dans Présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling, pp.127-141, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes d’enquête sont effectivement employées aujourd’hui en sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.-J. Calvet; P. Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.167-190, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de rôles et recueil de données sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-jean Calvet; Pierre Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-124, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphore-deixis en français : le point de vue de l'actualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Barberis, J.Bres, P. Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'actualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parle-t-on quand on parle de représentations sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Canut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attitudes, représentations et imaginaires linguistiques en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-38, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Babel : les systèmes de transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.-J. Calvet; P. Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, L'Harmattan, pp.149-166, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien. Une néologie à l’œuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.39, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négritude au métissage. Henri Lopes, le chercheur d'Afriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bres; P. Siblot; J.-M. Barberis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling Montpellier 3, pp.20-56, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négritude au métissage : Le Chercheur d’Afriques de Henri Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-56, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTINUITÉ &amp;quot; ET &amp;quot;CONVIVIALITÉ &amp;quot;: UTILISER LE CONCEPT DE CONTINUUM POUR SITUER LES FRANÇAIS D'AFRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Robillard; M.Beniamino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Honoré Champion, pp.191-204, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et insécurisation des acteurs de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86, 2025, Travaux de didactique du Français langue étrangère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alpha dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests de langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia - Travaux de didactique du français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 220 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée CECR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, 220 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 227 p., 2016, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/9705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 227 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des apprenants dans les systèmes éducatifs post-coloniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 217 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les conditions d’enseignement d’une langue contribuent à insécuriser les acteurs de la relation didactique ? Une étude de cas au primaire tunisien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 86.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alpha dans tous ses états. En guise d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’un manuel d’alphabétisation au Maroc : quels principes ? Quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) alphabétisation(s) pour l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Arnavielle, Grammaire pratique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ew4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des formations universitaires en FLE proposées en France dans le domaine de l'alphabétisation en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « L’alpha dans tous ses états », 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser autrement l'enseignement des compétences linguistiques en FLE : articuler trois niveaux, langagier et linguistiques (dans une démarche expérimentale d'apprentissage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire évaluer un &amp;quot;niveau de langue&amp;quot; ? Analyse sociolinguistique et didactique d'une demande politique et sociale en Suisse romande Sous titre par défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la langue et son appropriation pour évaluer : vers des outils concrets et adaptés. Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de réponse au compte-rendu fait par Valentin Feussi de l’ouvrage La crise de l’apprentissage en Afrique francophone subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique du français langue seconde en Afrique subsaharienne : un champ déjà en jachère, demain… un désert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.70-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Tensions en didactique des langues - Entre enjeu global et enjeux locaux Sophie Babault, Margaret Bento, Valérie Spaëth (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CARAP. A la recherche de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le FLS est-il le nom en 2017 ? Petite histoire d’une captation de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le FLS est-il le nom en 2017 ? Petite histoire d'une captation de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CARAP: A la recherche de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro : Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode d'analyse combinée des représentations sociales des langues : un outil d'étude quanti-quali des idéologies linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le « ratage » en discours oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.43 - 47. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/igram.1998.2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 61-62, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Francophonie : une survivance du passé ou un outil diplomatique d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61-62, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la «pédagogie convergente» à «l'éducation bilingue»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°34, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des langues et des identités en Méditerranée en contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la «pédagogie convergente» à «l’éducation bilingue»: généralisation des langues nationales au Mali et transformations du modèle de la pédagogie convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la critique d'un essai manque-t-elle sa cible ? Réponse à Gilles Forlot, « Critique de l'éducation plurilingue et interculturelle, ou comment ne pas se tromper de cible ? » Langage & Société , n˚ 140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 142 (4), pp.165-169. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.142.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la critique d'un essai manque-t-elle sa cible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de curriculums en Afrique francophone et aspects linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de curriculums en Afrique francophone et aspects linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 49, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Daniel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (7), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque mondiale à-t-elle une position vis-à-vis de la francophonie (à Madagascar) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une histoire de l'enseignement de l'oral en primaire par une étude du discours des manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.125.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques savoirs langagiers nécessaires à l'exercice de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15-16, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baggioni, Langues et nations en Europe. Compte-rendu de lecture. Cahiers de praxématique, n°29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme et enseignement de la communication orale en français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en alternant les langues ? Stratégies énonciatives en classe européenne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108, pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique du français langue seconde, entre approches communicatives et français de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLS : la variété des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages culturels en FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels de français, langue maternelle, langue étrangère, langue seconde : ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations chez les utilisateurs d’un manuel de français : une étude au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on parler français quand on est Djiboutien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUE SIGNIFIE « ÉCRIRE EN FRANÇAIS » ? LE CAS D'HENRI LOPES, ECRIVAIN CONGOLAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XVIII (2), pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue seconde à un carrefour politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un manuel de français : la liaison langage-écriture-lecture au cycle d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 7, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place privilégiée du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue première et langue d'enseignement : Quelle(s) stratégie(s) pour faciliter les premiers apprentissages, la réussite scolaire et le vivre-ensemble au XXI e siècle ? Document de réflexion et d'orientation (DRO) de la 59 e session ministérielle tenue à Rabat les 21 et 22 février.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doye Mamadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFEMEN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du français langue seconde dans les lycées de la République de Djibouti. Pour une capitalisation de l’expérience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIPEN Djibouti. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique de la relation didactique en FLS. Le cas du Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence universitaire de la Francophonie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du français langue seconde en francophonie et les conditions de son enseignement - rapport général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommet des Chefs d’État francophones; AUPELF-UREF. 1995, pp.29-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du français langue seconde en francophonie et les conditions de son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommet des chefs d'état francophone de Cotonou; AUPELF-UREF. 1995, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux articuler « linguistique » et l’évaluation des « niveaux de langue » : construction d’une grille de descripteurs dans le Canton de Vaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.06015, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi s’intéresser (encore) au CECR en 2020?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) en mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 739 Dipralang, Nov 2020, Montpellier, France. pp.15-30, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre européen commun pour les langues et les manuels de français langue étrangère : non prescriptif ou double-contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées Pierre GUIBBERT sur les manuels scolaires, L'Europe et les européens dans les manuels scolaires, Montpellier, Faculté d'éducation de l'Université de Montpellier, 3 février 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minorées en contexte méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Yasri-Labrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations sociales des langues et politiques linguistiquesDéterminismes, implications, regards croisésActes duPremier Congrès Mondial des Droits LinguistiquesVol. IerTeramo-Giulianova-Villa Badessa, 19-23 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Teramo, Italie. pp.83-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes éducatifs et multilinguisme en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassana Alidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Réussir l'éducation en Afrique, l'enjeu des langues, CIEP, Sèvres, 27-28 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sèvres, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la didactique des langues par le Conseil de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Francophone de Sociolinguistique (RFS) et du Groupement d’Intérêt Scientifique « Pluralités Linguistiques et Culturelles » (GIS-PLC) en partenariat avec L’Ecole Normale Supérieure Lettres et Sciences Humaines de Bouzaréa - ALGER, Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques, 31 mai, 1er et 2 juin 2011, Ecole Normale Supérieure Lettres et Sciences Humaines de Bouzaréa (Alger)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, Algérie. pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enseignement des langues à l'éducation plurilingue et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réformes éducatives et politiques linguistiques dans l’enseignement des langues étrangères : XIXe- XXIe siècles", Colloque international APHELLE, APEF, avec le soutien de la FLUL Université de Lisbonne, 20-21 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français est-il soluble dans la didactique du plurilinguisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers l'éducation plurilingue en Europe avec le français - De la diversité à la synergie", Congrès de la fédération internationale des professeurs de français, Prague, 9 septembre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les représentations sociales des langues : allier qualitatif et quantitatif à partir de petits échantillons, Montpellier 12 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Limoges, France. pp.253-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une didactique du plurilinguisme en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée NEQ 2009, Université de Tours, janvier 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tours, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-portfolio : définition, expérimentation, intégration et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portfolio, CARIF, Montpellier, 27 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des langues maliennes dans le système éducatif et effets éventuels sur les hiérarchies sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Journées scientifiques du réseau Sociolinguistique et dynamique des langues, Moncton, 2-3 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Moncton, Canada. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects didactiques de l’éducation bilingue français-langues africaines au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'ALPA (Association de Linguistique des Provinces Atlantiques d'Amérique du Nord), Moncton, 5 novembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Moncton, Canada. pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit retour aux sources de la pédagogie convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation régionale du réseau "Observation du français et des langues nationales", Université Populaire de l'ïle Maurice, 29-30 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le Réduit, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral et développement des compétences par des activités de type métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du 74ème Colloque de l'ACFAS "La place des savoirs oraux dans le contexte scolaire d'aujourd'hui", Université Mc Gill, Montréal, 15-16 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DES PONCTUANTS ET APPRENTISSAGE DE LA COMPETENCE DE COMMUNICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition d'une langue étrangère : perspectives et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAB, Sep 1996, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du je : récit rapporté d'interaction verbale en situation de conflit identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le récit oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Montpellier, France. pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : des formes régionales en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première table-ronde du Moufia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URA 1041 - Université de la Réunion, 1993, Saint-Denis Réunion, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : des formes régionales en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lexicographie variationniste en situation de contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Saint Denis, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Maurer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues en France. Textes, discours, enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Issa, Politiques linguistiques familiales à Djibouti-ville. Paris, L'Harmattan, Études africaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues comptent : orientations mondiales pour l'éducation multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Phipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger des lettres en FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boyer (Ed.) Sociolinguistique, Territoire et objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.204-207. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.3063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française de l'intersubjectivité. Théorie du langage, description grammaticale, pratiques didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.464, 2025, Bibliothèque de Grammaire et de Linguistique, 978-2-7453-6317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essentiel de la Grammaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iggybook/Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.118, 2025, L'Essentiel, Bruno Maurer, 9782385760854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française du vivre-ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Grammaires du vivre-ensemble, Bruno Maurer, 9782385760786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire française du Vivre-ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iggybook/Langues-pourtous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Langues-pourtous, Bruno Maurer, 2385760789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essentiel de la Grammaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iggybook/Langues-pourtous, 2025, 9782385760854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid en ses discours : d'une crise sanitaire à une crise de la démocratie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2024, 9782813004895. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston François Kengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2023, 9782813004727. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECR : par ici la sortie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Collection Champs didactiques plurilingues), pp.452, 2018, Champs Didactiques Plurilingues : données pour des politiques stratégiques, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilleur en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDICEF; Hachette livre international, 194 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement et l'apprentissage des langues dans les approches bi-plurilingues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines; Organisation Internationale de la Francophonie - Ecole et Langues Nationales OIF-ELAN, 438 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la francophonie et identifier les francophones : inventaire critique des sources et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation Internationale de la Francophonie (OIF). Éditions des archives contemporaines, pp.224, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan-Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 328 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'orientation à l'approche bi-plurilingue ELAN de l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Noyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine von Mende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des langues en situation multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines, 124 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'orientation à l'approche bi-plurilingue ELAN de la lecture-écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine von Mende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. Organisation Internationale de la Francophonie - Ecole et Langues Nationales OIF-ELAN, 67 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Talisman Brisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et construction européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 156 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrit en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM (Presses universitaires de la Méditerranée), 141 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de scolarisation en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 96 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. des Archives contemporaines, 282 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une politique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Maurais; Pierre Dumont; Jean-Marie Klinkenberg; Bruno Maurer. Éd. des Archives contemporaines, pp.257-266, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie convergente à la didactique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) et précarité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2025, 9782813005632. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samatar Abdallah Doualeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Reutner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.669-690, 2024, 9783110628869. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110628869-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements et positionnalités. Entre expertise et recherche sociolinguistique (et didactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.93-106, 2024, 979-10-320-0535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, exercice de la citoyenneté et langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de démocratie. La démocratie en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements et positionnalités Entre expertise et recherche sociolinguistique (et didactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wharton S., Vernet S., Gasquet-Cyrus S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.93-106, 2024, Langues et langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue étrangère dans la recherche en Suisse : exemples, enjeux et perspectives à la lumière de l’ELCF et de l’EFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations et orientations de la recherche en didactiques du FLE/FLS Pratiques, formations et parcours professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2023, 978-2-35935-413-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston François Kengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie : Explorations sociolinguistiques, socio-didactiques et médiatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2023, 9782813004727. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : Variations et normes en francophonie en 2022 : quelles problématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.317-338, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et normes en francophonie en 2022 : quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion de la norme endogène du français en francophonie : Explorations sociolinguistiques, socio-didactiques et médiatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.317-338, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLURILINGUISME ET REPRÉSENTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage – Paroles de chercheur-e-s / Repères pour les étudiant-e-s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.99-110, 2022, Proximités Sociolinguistique et langue française, 978-2-8066-3757-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.99-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de stratégies familiales de transmission des langues à Abidjan et Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas SORBA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, EME Editions, 2022, 978-2-8066-3760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fide… lité. Effets des exigences de la politique migratoire suisse sur les tests de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, EME Editions Proximités Sociolinguistique et langue française, pp.169-174, 2022, 978-2-8066-3760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle didactique de référence pour l’enseignement des langues africaines en Afrique francophone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Ndibnu Messina Ethe; Pierre Frath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et pratiques d’enseignement des langues africaines : Identification, analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Observatoire européen du plurilinguisme, pp.41-74, 2019, 978-2-9565099-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La crise de l’apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 1 : Normes et maîtrise du français appris/enseigné et pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-17, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique du Même et de l'Autre au miroir de manuels de FLS. Trois positionnements différents : Tunisie, Maroc, Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubois; Julia Montemayor Gracia; Vera Neusius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuels de langue et de culture étrangères comme médiateurs culturels : Québec-Canada-Europe/ Lehrwerke für Sprache und Literatur als kulturelle Mittler im Fremdsprachenunterricht: Québec-Kanada-Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Röhrig Universitätsverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2018, Romanistik &amp; Angewandte Sprachwissenschaft, 9783861106333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.445-450, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 3 : Prise en compte des langues nationales et articulation langues premières/français langue de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.313-316, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la partie 2 : Réformes curriculaires, approches méthodologiques et manuels scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La crise de l'apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.6-13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes éducatifs africains en recherche de qualité pris au piège des réformes curriculaires : le cas du Niger et l’approche par les situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.257-284, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Bologne et CECR: Université, enseignement des langues et projet libéral européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvalho Ângela; Almeida José Domingues de; Hurst Nicolas; Ponce de León Rogelio; Tomé Simone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As linguas estrangeiras no ensino superior : balanço, estrategias o desafios futuros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto, pp.45-58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan-Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision de la migration dans les pays d'émigration ? Manuels de français en usage dans les pays d'Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurer Bruno; Verdelhan-Bourgade Michèle; Denimal Amandine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans les manuels scolaires en méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-207, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autobiographie des Rencontres Interculturelles : l'idéologie plurilingue et interculturelle à travers ses modes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Adami; V. André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Transversales. Langues, sociétés, cultures et apprentissages, pp.219-258, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impasses de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Defays. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités : 20 ans de FLES, faits et gestes de la didactique du FLE de 1995 à 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Modulaires Européennes, pp.159-175, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autobiographie des Rencontres Interculturelles : L'idéologie plurilingue et interculturelle à travers ses modes d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Adami et Virginie André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue: regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-258, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les représentations du français, de l'anglais et d'une langue africaine dans cinq pays d'Afrique francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolff Alexandre; Aithnard Aminata; Organisation Internationale de la Francophonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française dans le monde 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.39-69, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECTURE ET PRODUCTION D'ÉCRIT DANS UN SYSTÈME BI-MULTILINGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf M Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Djihouessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.95-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.41-43, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.129-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELAN-Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.41-42, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.129-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et production d'écrit dans un système bi-plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Djihouessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecoles et langues nationales en Afrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches didactiques du bi-plurilinguisme en Afrique: Apprendre en langues nationales et en français pour réussir à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.95-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de scolarisation en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations plurilingues. L'aire francophone entre héritages et innovations (Omer Danielle et Tupin Frédéric)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 978-2-7535-2277-0, Presses Universitaires de Rennes, pp.121-136, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'enquête pour une représentation graphique des composants de la représentation sociale d'une lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.179-192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer des réalités didactiques en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.132-144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en didactique en contexte francophone africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de recherche en didactique des langues et des cultures : une approche contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVER DES REALITES DIDACTIQUES EN AFRIQUE FRANCOPHONE : PROPOSITIONS POUR UNE GRILLE D'OBSERVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Blanchet; P. Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de recherche en didactique des langues et des cultures : une approche contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues en contexte francophone africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.225-239, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la francophonie à la Francophonie : les discours des Sommets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avenir du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.83-86, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour de nouvelles représentations du français dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.139-145, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie convergente à l’éducation bilingue au Mali : les transformations du modèle pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la francophonie. concepts, actions et outils linguistiques actes des premières Journées scientifiques communes des réseaux de chercheurs concernant la langue, Ouagadougou, 31 mai-1er juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations linguistiques de la francophonie. Etat des lieux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110, 2004, 1-923210-03-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politesse, respect : de quelques implications sociales de la didactique de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques de l'oral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Rouen, pp.30-37, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue de concepteur : le curriculum de FLS de l’AUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français langue seconde. Apprentissage et curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve-Larose, pp.93-99, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on développer à l’école des compétences langagières utiles à l’exercice de la citoyenneté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Verdelhan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner le français : la place de la réflexion didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Verdelhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lenoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation didactique-pédagogie comme enjeu de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'émotion, apprendre à écrire l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Plantin; V. Traverso; M. Doury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans les interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'émotion, apprendre à écrire l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Plantin; M. Doury; V. Traverso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans les interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les &amp;quot;jeunes &amp;quot; ? L'utilisation du dialogisme dans Présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling, pp.127-141, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes d’enquête sont effectivement employées aujourd’hui en sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.-J. Calvet; P. Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.167-190, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de rôles et recueil de données sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-jean Calvet; Pierre Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-124, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphore-deixis en français : le point de vue de l'actualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Barberis, J.Bres, P. Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'actualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parle-t-on quand on parle de représentations sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Canut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attitudes, représentations et imaginaires linguistiques en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-38, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Babel : les systèmes de transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.-J. Calvet; P. Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de l’enquête sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, L'Harmattan, pp.149-166, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien. Une néologie à l’œuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.39, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négritude au métissage. Henri Lopes, le chercheur d'Afriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bres; P. Siblot; J.-M. Barberis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling Montpellier 3, pp.20-56, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négritude au métissage : Le Chercheur d’Afriques de Henri Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-56, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTINUITÉ &amp;quot; ET &amp;quot;CONVIVIALITÉ &amp;quot;: UTILISER LE CONCEPT DE CONTINUUM POUR SITUER LES FRANÇAIS D'AFRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Robillard; M.Beniamino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Honoré Champion, pp.191-204, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et insécurisation des acteurs de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86, 2025, Travaux de didactique du Français langue étrangère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alpha dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests de langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter-Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia - Travaux de didactique du français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 220 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée CECR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, 220 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 227 p., 2016, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/9705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 227 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des apprenants dans les systèmes éducatifs post-coloniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 217 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les conditions d’enseignement d’une langue contribuent à insécuriser les acteurs de la relation didactique ? Une étude de cas au primaire tunisien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 86.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alpha dans tous ses états. En guise d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’un manuel d’alphabétisation au Maroc : quels principes ? Quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) alphabétisation(s) pour l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Arnavielle, Grammaire pratique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ew4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des formations universitaires en FLE proposées en France dans le domaine de l'alphabétisation en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurer Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « L’alpha dans tous ses états », 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser autrement l'enseignement des compétences linguistiques en FLE : articuler trois niveaux, langagier et linguistiques (dans une démarche expérimentale d'apprentissage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire évaluer un &amp;quot;niveau de langue&amp;quot; ? Analyse sociolinguistique et didactique d'une demande politique et sociale en Suisse romande Sous titre par défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la langue et son appropriation pour évaluer : vers des outils concrets et adaptés. Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel Zeiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de réponse au compte-rendu fait par Valentin Feussi de l’ouvrage La crise de l’apprentissage en Afrique francophone subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique du français langue seconde en Afrique subsaharienne : un champ déjà en jachère, demain… un désert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.70-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Tensions en didactique des langues - Entre enjeu global et enjeux locaux Sophie Babault, Margaret Bento, Valérie Spaëth (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, s.p. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CARAP. A la recherche de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le FLS est-il le nom en 2017 ? Petite histoire d’une captation de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le FLS est-il le nom en 2017 ? Petite histoire d'une captation de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CARAP: A la recherche de la didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro : Images de langues minoritaires en Méditerranée : dynamiques sociolinguistiques et productions idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode d'analyse combinée des représentations sociales des langues : un outil d'étude quanti-quali des idéologies linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le « ratage » en discours oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.43 - 47. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/igram.1998.2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 61-62, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la «pédagogie convergente» à «l'éducation bilingue»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°34, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Francophonie : une survivance du passé ou un outil diplomatique d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61-62, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des langues et des identités en Méditerranée en contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la «pédagogie convergente» à «l’éducation bilingue»: généralisation des langues nationales au Mali et transformations du modèle de la pédagogie convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la critique d'un essai manque-t-elle sa cible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la critique d'un essai manque-t-elle sa cible ? Réponse à Gilles Forlot, « Critique de l'éducation plurilingue et interculturelle, ou comment ne pas se tromper de cible ? » Langage & Société , n˚ 140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 142 (4), pp.165-169. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.142.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de curriculums en Afrique francophone et aspects linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de curriculums en Afrique francophone et aspects linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 49, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Daniel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (7), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque mondiale à-t-elle une position vis-à-vis de la francophonie (à Madagascar) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une histoire de l'enseignement de l'oral en primaire par une étude du discours des manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.125.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques savoirs langagiers nécessaires à l'exercice de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15-16, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baggioni, Langues et nations en Europe. Compte-rendu de lecture. Cahiers de praxématique, n°29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme et enseignement de la communication orale en français langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en alternant les langues ? Stratégies énonciatives en classe européenne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108, pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique du français langue seconde, entre approches communicatives et français de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLS : la variété des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages culturels en FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels de français, langue maternelle, langue étrangère, langue seconde : ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations chez les utilisateurs d’un manuel de français : une étude au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on parler français quand on est Djiboutien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUE SIGNIFIE « ÉCRIRE EN FRANÇAIS » ? LE CAS D'HENRI LOPES, ECRIVAIN CONGOLAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XVIII (2), pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue seconde à un carrefour politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place privilégiée du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un manuel de français : la liaison langage-écriture-lecture au cycle d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 7, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue première et langue d'enseignement : Quelle(s) stratégie(s) pour faciliter les premiers apprentissages, la réussite scolaire et le vivre-ensemble au XXI e siècle ? Document de réflexion et d'orientation (DRO) de la 59 e session ministérielle tenue à Rabat les 21 et 22 février.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doye Mamadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFEMEN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du français langue seconde dans les lycées de la République de Djibouti. Pour une capitalisation de l’expérience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIPEN Djibouti. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique de la relation didactique en FLS. Le cas du Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence universitaire de la Francophonie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du français langue seconde en francophonie et les conditions de son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommet des chefs d'état francophone de Cotonou; AUPELF-UREF. 1995, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du français langue seconde en francophonie et les conditions de son enseignement - rapport général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommet des Chefs d’État francophones; AUPELF-UREF. 1995, pp.29-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux articuler « linguistique » et l’évaluation des « niveaux de langue » : construction d’une grille de descripteurs dans le Canton de Vaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.06015, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi s’intéresser (encore) au CECR en 2020?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) en mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 739 Dipralang, Nov 2020, Montpellier, France. pp.15-30, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre européen commun pour les langues et les manuels de français langue étrangère : non prescriptif ou double-contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées Pierre GUIBBERT sur les manuels scolaires, L'Europe et les européens dans les manuels scolaires, Montpellier, Faculté d'éducation de l'Université de Montpellier, 3 février 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de langues minorées en contexte méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Yasri-Labrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations sociales des langues et politiques linguistiquesDéterminismes, implications, regards croisésActes duPremier Congrès Mondial des Droits LinguistiquesVol. IerTeramo-Giulianova-Villa Badessa, 19-23 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Teramo, Italie. pp.83-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes éducatifs et multilinguisme en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassana Alidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Réussir l'éducation en Afrique, l'enjeu des langues, CIEP, Sèvres, 27-28 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sèvres, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la didactique des langues par le Conseil de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Francophone de Sociolinguistique (RFS) et du Groupement d’Intérêt Scientifique « Pluralités Linguistiques et Culturelles » (GIS-PLC) en partenariat avec L’Ecole Normale Supérieure Lettres et Sciences Humaines de Bouzaréa - ALGER, Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques, 31 mai, 1er et 2 juin 2011, Ecole Normale Supérieure Lettres et Sciences Humaines de Bouzaréa (Alger)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, Algérie. pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enseignement des langues à l'éducation plurilingue et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réformes éducatives et politiques linguistiques dans l’enseignement des langues étrangères : XIXe- XXIe siècles", Colloque international APHELLE, APEF, avec le soutien de la FLUL Université de Lisbonne, 20-21 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français est-il soluble dans la didactique du plurilinguisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers l'éducation plurilingue en Europe avec le français - De la diversité à la synergie", Congrès de la fédération internationale des professeurs de français, Prague, 9 septembre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les représentations sociales des langues : allier qualitatif et quantitatif à partir de petits échantillons, Montpellier 12 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Limoges, France. pp.253-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une didactique du plurilinguisme en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée NEQ 2009, Université de Tours, janvier 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tours, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-portfolio : définition, expérimentation, intégration et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portfolio, CARIF, Montpellier, 27 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des langues maliennes dans le système éducatif et effets éventuels sur les hiérarchies sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Journées scientifiques du réseau Sociolinguistique et dynamique des langues, Moncton, 2-3 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Moncton, Canada. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects didactiques de l’éducation bilingue français-langues africaines au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'ALPA (Association de Linguistique des Provinces Atlantiques d'Amérique du Nord), Moncton, 5 novembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Moncton, Canada. pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit retour aux sources de la pédagogie convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation régionale du réseau "Observation du français et des langues nationales", Université Populaire de l'ïle Maurice, 29-30 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le Réduit, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral et développement des compétences par des activités de type métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du 74ème Colloque de l'ACFAS "La place des savoirs oraux dans le contexte scolaire d'aujourd'hui", Université Mc Gill, Montréal, 15-16 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DES PONCTUANTS ET APPRENTISSAGE DE LA COMPETENCE DE COMMUNICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition d'une langue étrangère : perspectives et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAB, Sep 1996, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du je : récit rapporté d'interaction verbale en situation de conflit identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le récit oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Montpellier, France. pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : des formes régionales en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première table-ronde du Moufia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URA 1041 - Université de la Réunion, 1993, Saint-Denis Réunion, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : des formes régionales en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lexicographie variationniste en situation de contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Saint Denis, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurer Bruno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Phipps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Person" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ingram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13299-book-08536317-9782745363176.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.langues-pourtous.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues-pourtous.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004895" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Fran&#231;ois Kengue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004727" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Verdelhan-Bourgade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Noyau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine von Mende" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miled" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maurais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klinkenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samatar Abdallah Doualeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110628869-030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04414376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter-Grau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fonseca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roehrig-verlag.de/shop/item/9783861106333/lehrwerke-fur-sprache-und-literatur-als-kulturelle-mittler-im-fremdsprachenunterricht-quebec-kanada-europa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf M Ha&#239;dara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Djihouessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=191" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Verdelhan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/9705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ew4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1735" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1732" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979259v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b1074" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1260" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Barb&#233;ris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2875" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062345v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067212v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.142.0165" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062411v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061928v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064109v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.125.0053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.1715" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544741v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544731v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doye Mamadou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580420v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544465v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545249v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476068v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5295" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Yasri-Labrique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trefault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pallini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069504v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassana Alidou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075689v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075958v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurer Bruno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Phipps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Person" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ingram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13299-book-08536317-9782745363176.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.langues-pourtous.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues-pourtous.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004895" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Fran&#231;ois Kengue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004727" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Verdelhan-Bourgade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Noyau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine von Mende" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ha&#239;dara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miled" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maurais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klinkenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samatar Abdallah Doualeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110628869-030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04414376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter-Grau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fonseca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roehrig-verlag.de/shop/item/9783861106333/lehrwerke-fur-sprache-und-literatur-als-kulturelle-mittler-im-fremdsprachenunterricht-quebec-kanada-europa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf M Ha&#239;dara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Djihouessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=191" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Verdelhan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04415937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/9705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ew4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christel Zeiter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1735" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1732" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979259v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b1074" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1260" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Barb&#233;ris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2875" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062345v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067212v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.142.0165" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061928v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064109v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.125.0053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.1715" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544741v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doye Mamadou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580420v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544465v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476068v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5295" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Yasri-Labrique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trefault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pallini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069504v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassana Alidou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075689v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075958v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>