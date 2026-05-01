--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -378,308 +378,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04950535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polysemy, Individuation and Co-Predication: a simple solution to the counting puzzle implemented using lambda-DRT and MGL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01916209v1</w:t>
+                <w:t xml:space="preserve">lirmm-01916255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysemy, Individuation and Co-Predication: a simple solution to the counting puzzle implemented using lambda-DRT and MGL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01916255v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01916209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,209 +1831,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifiers, Sorts, and Base Types in the Montagovian Generative Lexicon and Related Type Theoretical Frameworks for Lexical Compositional Semantics</w:t>
+                <w:t xml:space="preserve">Challenges in the Computational Implementation of Montagovian Lexical Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Perspectives in Type-Theoretical Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Studies in Linguistics and Philosophy (98), pp.163-188, 2017, 978-3-319-50422-3. </w:t>
+              <w:t xml:space="preserve">New Frontiers in Artificial Intelligence: JSAI-isAI 2016 Workshops Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50422-3_7⟩</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-107, 2017, 978-3-319-61572-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61572-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471256v1</w:t>
+                <w:t xml:space="preserve">hal-01559219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the Computational Implementation of Montagovian Lexical Semantics</w:t>
+                <w:t xml:space="preserve">Classifiers, Sorts, and Base Types in the Montagovian Generative Lexicon and Related Type Theoretical Frameworks for Lexical Compositional Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Artificial Intelligence: JSAI-isAI 2016 Workshops Revised Selected Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Perspectives in Type-Theoretical Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studies in Linguistics and Philosophy (98), pp.163-188, 2017, 978-3-319-50422-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50422-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01559219v1</w:t>
+                <w:t xml:space="preserve">hal-01471256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2428,51 +2428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut.u-bordeaux1.fr/info/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04950535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31605-1_22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48119-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50422-3_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-61572-1_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61572-1_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00627432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut.u-bordeaux1.fr/info/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04950535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31605-1_22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48119-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-61572-1_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61572-1_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50422-3_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00627432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>