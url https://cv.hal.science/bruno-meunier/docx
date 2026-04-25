--- v0 (2026-03-30)
+++ v1 (2026-04-25)
@@ -3625,390 +3625,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a dot-blot quantitative technique for large scale analysis of beef tenderness biomarkers</w:t>
+                <w:t xml:space="preserve">MyoCellCompt: Une méthode automatique de quantification de la différenciation des myoblastes en culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guillemin</w:t>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jurie</w:t>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (Suppl 3), pp.91-97</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211921v1</w:t>
+                <w:t xml:space="preserve">hal-04684355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome dynamics during contractile and metabolic differentiation of bovine foetal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (7), pp.980-1000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731109004315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyoCellCompt: Une méthode automatique de quantification de la différenciation des myoblastes en culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a dot-blot quantitative technique for large scale analysis of beef tenderness biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 68, pp.35-47</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (Suppl 3), pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684355v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular profiles of quadriceps muscle in myostatin-null mice reveal PI3K and apoptotic pathways as myostatin targets</w:t>
               </w:r>
@@ -4268,307 +4268,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Chelh</w:t>
+                <w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51, pp.58-59</w:t>
+              <w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654938v1</w:t>
+                <w:t xml:space="preserve">hal-02654575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chelh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">James Reecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t>
+              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654575v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of in vivo bovine myogenesis using proteomic approach gives new insights for muscle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,90 +4753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vivo&amp;lt;/em&amp;gt; proteome dynamics during early bovine myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5128,388 +5128,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis methods for detection of differential protein expression in two-dimensional gel electrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of bovine skeletal muscle hypertrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bouley</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (2), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200400925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2005.02.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680366v1</w:t>
+                <w:t xml:space="preserve">hal-02680776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of bovine skeletal muscle hypertrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data analysis methods for detection of differential protein expression in two-dimensional gel electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefaan de Smet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">I. Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (2), pp.490-500. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 340 (2), pp.226-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200400925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2005.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680776v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitement statistique des données de génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5534,90 +5534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitements statistiques des données de génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5776,346 +5776,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t>
+                <w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mallet</w:t>
+                <w:t xml:space="preserve">Louise Deschrevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Colloque de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t>
+              <w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216492v1</w:t>
+                <w:t xml:space="preserve">hal-04210208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Deschrevel</w:t>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t>
+              <w:t xml:space="preserve">51ème Colloque de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210208v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deschrevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6151,301 +6151,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+                <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182534v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
+                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
@@ -6480,103 +6480,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137886v1</w:t>
+                <w:t xml:space="preserve">hal-03021254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From an open-access computer image analysis method to a smartphone app for beef marbling evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
+                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
@@ -6739,73 +6739,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021254v1</w:t>
+                <w:t xml:space="preserve">hal-03137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of early behavioural signs of disease as a way to manage animal health</w:t>
               </w:r>
@@ -8008,51 +8008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie appliquée a la mesure de composition en tissus de la 6ème côte du bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8183,528 +8183,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du syndrome métabolique sur les fibres musculaires chez l'homme âgé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">A l'heure de la sélection génomique, quels sont les enjeux du phénotypage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Myogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale ordinaire de l'agence de la sélection porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de la sélection porcine., Jun 2012, Romillé, France. 50 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748572v1</w:t>
+                <w:t xml:space="preserve">hal-01210416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection virtuelle de la côte de bovin par imagerie optique et échographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 480 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805345v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'heure de la sélection génomique, quels sont les enjeux du phénotypage ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Effets du syndrome métabolique sur les fibres musculaires chez l'homme âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale ordinaire de l'agence de la sélection porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de la sélection porcine., Jun 2012, Romillé, France. 50 diapositives</w:t>
+              <w:t xml:space="preserve">Colloque Myogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210416v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Dissection virtuelle de la côte de bovin par imagerie optique et échographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746539v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in mRNA expression of extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
               </w:r>
@@ -9068,260 +9068,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-scale image analysis to characteriza intramuscular connective tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Dubost</w:t>
+                <w:t xml:space="preserve">Age-related variation in the Framework and composition of skeletal muscle ECM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coppellia Botiaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX. Congrès Annuel de la SFBMEc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19. Congrès Annuel de la Société Française de Biologie de la Matrice Extracellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie de la Matrice Extracellulaire (SFBME). FRA., Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745880v1</w:t>
+                <w:t xml:space="preserve">hal-02745413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related variation in the Framework and composition of skeletal muscle ECM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+                <w:t xml:space="preserve">Development of multi-scale image analysis to characteriza intramuscular connective tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coppellia Botiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès Annuel de la Société Française de Biologie de la Matrice Extracellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie de la Matrice Extracellulaire (SFBME). FRA., Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIX. Congrès Annuel de la SFBMEc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745413v1</w:t>
+                <w:t xml:space="preserve">hal-02745880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemistry and morphological characterization of intra muscular connective tissue of two contrasting bovine muscles</w:t>
               </w:r>
@@ -9346,51 +9346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coppellia Botiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9441,51 +9441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beef tenderness markers in the three main French breeds : a proteomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,51 +9851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9976,51 +9976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10356,51 +10356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coppellia Botiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10665,523 +10665,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibles de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Chelh</w:t>
+                <w:t xml:space="preserve">Image Analysis of the Intramuscular Connective Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kijoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Federation of European Neurosciences Societies (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Neurosciences Societies (FENS). Bruxelles, BEL., Aug 2009, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750439v1</w:t>
+                <w:t xml:space="preserve">hal-02815388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de phénotypage haut débit de la tendreté de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Analysis of the Intramuscular Connective Tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">Recherche de marqueurs de tendreté de la viande de jeunes bovins de races à viande par analyse protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kijoon Lee</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federation of European Neurosciences Societies (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Neurosciences Societies (FENS). Bruxelles, BEL., Aug 2009, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815388v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de marqueurs de tendreté de la viande de jeunes bovins de races à viande par analyse protéomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Cibles de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chelh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193525v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre typing on bovine muscles sections using image analysis</w:t>
               </w:r>
@@ -11269,415 +11269,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la protéomique à l'étude de la myogenèse chez le bovin : nouvelles pistes de recherche pour comprendre l'origine de la qualité de la viande</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional genomics applied to the identification of markers of beef tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Animal Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750607v1</w:t>
+                <w:t xml:space="preserve">hal-01193477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics applied to the identification of markers of beef tenderness</w:t>
+                <w:t xml:space="preserve">MUGENE : Approche combinée de génétique, de génomique et de biologie musculaire pour prédire la qualité de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Animal Functional Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193477v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUGENE : Approche combinée de génétique, de génomique et de biologie musculaire pour prédire la qualité de la viande bovine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la protéomique à l'étude de la myogenèse chez le bovin : nouvelles pistes de recherche pour comprendre l'origine de la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193511v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post mortem evolution of muscle proteome and relationship with tenderness of beef meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Société Française Electrophorèse et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, pp.Inconnu</w:t>
@@ -11797,51 +11797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11879,103 +11879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de marqueurs protéiques de la tendreté de la viande bovine : choix méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
@@ -11998,286 +11998,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo time course analysis of bovine myogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Description of in vivo bovine myogenesis using proteomic approach gives new insights for muscle development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Journées Française de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pau, France</w:t>
+              <w:t xml:space="preserve">COST Action 925 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Viborg, Denmark. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750705v1</w:t>
+                <w:t xml:space="preserve">hal-02817242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of in vivo bovine myogenesis using proteomic approach gives new insights for muscle development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">In vivo time course analysis of bovine myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 925 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Viborg, Denmark. n.p</w:t>
+              <w:t xml:space="preserve">24. Journées Française de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817242v1</w:t>
+                <w:t xml:space="preserve">hal-02750705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La myogenèse chez le fœtus bovin : une approche protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12453,64 +12453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de marqueurs de tendreté de la viande bovine par des approches de génomique fonctionnelle (projet MUGENE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12591,77 +12591,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation des jeux de données protéomiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dunoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12693,256 +12693,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diet and sampling site on the diversity of the bacterial community attached to the rumen epithelium in lambs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of hierarchical clustering methodologies applied to proteomic data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756053v1</w:t>
+                <w:t xml:space="preserve">hal-02751263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of hierarchical clustering methodologies applied to proteomic data mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of diet and sampling site on the diversity of the bacterial community attached to the rumen epithelium in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751263v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche protéomique pour la caractérisation de souches de Listeria monocytogenes: recherche de marqueurs de risque</w:t>
               </w:r>
@@ -13088,51 +13088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13291,64 +13291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Piec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13492,523 +13492,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'image de filtres à haute densité : méthodes d'acquisition et de traitement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sudre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761140v1</w:t>
+                <w:t xml:space="preserve">hal-02763236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la méthode d'analyse statistique des données du transcriptome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Barnola</w:t>
+                <w:t xml:space="preserve">K. Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Sudre</w:t>
+                <w:t xml:space="preserve">Y. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761814v1</w:t>
+                <w:t xml:space="preserve">hal-01211954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Analyse d'image de filtres à haute densité : méthodes d'acquisition et de traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763236v1</w:t>
+                <w:t xml:space="preserve">hal-02761140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Importance de la méthode d'analyse statistique des données du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sudre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211954v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fast algorithm using an adaptative structuring element applied to a counting device</w:t>
               </w:r>
@@ -14195,51 +14195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Redouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14275,394 +14275,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cage instrumentée pour évaluer la réactivité comportementale de l'agnelle durant la pesée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand J.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guittard André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196578v1</w:t>
+                <w:t xml:space="preserve">hal-04234921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of rib composition and intramuscular fat from DXA or smartphone imaging in crossbred bull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.191, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cage instrumentée pour évaluer la réactivité comportementale de l'agnelle durant la pesée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers; Wageningen Academic Publishers, pp.318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234921v1</w:t>
+                <w:t xml:space="preserve">hal-04196578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure automatique et continue de la durée et de la fréquence d’utilisation de quatre modèles de brosse par des chèvres laitières</w:t>
               </w:r>
@@ -14674,77 +14674,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deschrevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.578, 2022, 26ème Rencontres Recherches Ruminants</w:t>
@@ -15036,51 +15036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15142,269 +15142,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser des données de positionnement en temps réel pour estimer le comportement et le bien-être des animaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi du déplacement de brebis en environnement arboré par GPS différentiel (projet PARASOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791311v1</w:t>
+                <w:t xml:space="preserve">hal-02734527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du déplacement de brebis en environnement arboré par GPS différentiel (projet PARASOL)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser des données de positionnement en temps réel pour estimer le comportement et le bien-être des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734527v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un smartphone pour mesurer la couleur et la proportion de gras d'une pièce de viande bovine par analyse d'image (projet Meat@ppli)</w:t>
               </w:r>
@@ -15416,77 +15416,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
@@ -16244,51 +16244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16667,51 +16667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16760,277 +16760,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Tibialis anterior atrophy after immobilization correlates with changes in extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Beijing, China. 2012, Genetic improvement and applications of genomic techniques in cattle breeding practice</w:t>
+              <w:t xml:space="preserve">6. Colloque du Groupe Thématique "Protéolyse Cellulaire" de la Société Française de Biochimie et de Biologie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191299v1</w:t>
+                <w:t xml:space="preserve">hal-02746794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibialis anterior atrophy after immobilization correlates with changes in extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+                <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Groupe Thématique "Protéolyse Cellulaire" de la Société Française de Biochimie et de Biologie Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Beijing, China. 2012, Genetic improvement and applications of genomic techniques in cattle breeding practice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746794v1</w:t>
+                <w:t xml:space="preserve">hal-01191299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome métabolique : effet sur le muscle squelettique lors du vieillissement</w:t>
               </w:r>
@@ -17760,540 +17760,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude transcriptomique par microarray d'une souche d'Escherichia coli entérohémorrhagique (EHEC) lors de sa croissance dans du contenu digestif de bovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bruant</w:t>
+                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopuces et Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. 1 p., 2006</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814061v1</w:t>
+                <w:t xml:space="preserve">hal-02814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">In vivo study of proteome modifications during myogenesis in bovine foetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816480v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo study of proteome modifications during myogenesis in bovine foetuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813102v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+                <w:t xml:space="preserve">Etude transcriptomique par microarray d'une souche d'Escherichia coli entérohémorrhagique (EHEC) lors de sa croissance dans du contenu digestif de bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bekal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
+              <w:t xml:space="preserve">Biopuces et Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814334v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de marqueurs de tendreté de la viande bovine par analyse protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18400,51 +18400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18786,103 +18786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological markers for meat tenderness of the three main French beef breeds using 2-DE and MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Chaze</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19003,51 +19003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19247,51 +19247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04381393v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E.C Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.104921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H. Sloth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.08.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4020017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.09.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00379.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2012.1113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Taga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/306F82D00450755455EE27B274DA5B08C243C985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2939" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-010-0733-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGS0M3MP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004315" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark James Reecy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2005.02.028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR2KTDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200400925" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B342AC4FEA63D221078AEAFCB4852C26EF41D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.C. Rocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Blokhuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Halachmi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klimpel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744104v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centina Pinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805345v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prugne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210416v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-751-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coppellia Botiaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999830v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Journaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747340v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-011-0045-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab74" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752149v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211922v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kijoon Lee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193525v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193477v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817242v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762068v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763775v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Culioli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761814v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211954v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng Wan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deparis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1996.560368" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Redouin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lebre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guittard Andr&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733691v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604921v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740570v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604773v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdebine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750252v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746794v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859275v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859271v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820202v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruant" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813102v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831381v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deterne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04381393v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E.C Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.104921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H. Sloth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.08.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4020017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.09.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00379.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2012.1113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Taga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/306F82D00450755455EE27B274DA5B08C243C985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2939" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-010-0733-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGS0M3MP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004315" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark James Reecy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200400925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B342AC4FEA63D221078AEAFCB4852C26EF41D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2005.02.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR2KTDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.C. Rocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Blokhuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Halachmi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klimpel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744104v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centina Pinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210416v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prugne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-751-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coppellia Botiaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999830v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Journaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747340v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-011-0045-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab74" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752149v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kijoon Lee" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211922v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193477v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750607v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817242v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762068v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763775v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Culioli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211954v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761814v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng Wan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deparis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1996.560368" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Redouin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lebre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guittard Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733691v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604921v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740570v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604773v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdebine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750252v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746794v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859275v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859271v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820202v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813102v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814061v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831381v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deterne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>