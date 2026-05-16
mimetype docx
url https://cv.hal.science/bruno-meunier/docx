--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -3625,390 +3625,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyoCellCompt: Une méthode automatique de quantification de la différenciation des myoblastes en culture</w:t>
+                <w:t xml:space="preserve">Proteome dynamics during contractile and metabolic differentiation of bovine foetal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (7), pp.980-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109004315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684355v1</w:t>
+                <w:t xml:space="preserve">hal-02668303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome dynamics during contractile and metabolic differentiation of bovine foetal muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+                <w:t xml:space="preserve">Validation of a dot-blot quantitative technique for large scale analysis of beef tenderness biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (Suppl 3), pp.91-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668303v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a dot-blot quantitative technique for large scale analysis of beef tenderness biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillemin</w:t>
+                <w:t xml:space="preserve">MyoCellCompt: Une méthode automatique de quantification de la différenciation des myoblastes en culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jurie</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (Suppl 3), pp.91-97</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211921v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular profiles of quadriceps muscle in myostatin-null mice reveal PI3K and apoptotic pathways as myostatin targets</w:t>
               </w:r>
@@ -4268,307 +4268,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chelh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">James Reecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t>
+              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654575v1</w:t>
+                <w:t xml:space="preserve">hal-02654938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Chelh</w:t>
+                <w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51, pp.58-59</w:t>
+              <w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654938v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of in vivo bovine myogenesis using proteomic approach gives new insights for muscle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,90 +4753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vivo&amp;lt;/em&amp;gt; proteome dynamics during early bovine myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5128,388 +5128,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of bovine skeletal muscle hypertrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data analysis methods for detection of differential protein expression in two-dimensional gel electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefaan de Smet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200400925⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 340 (2), pp.226-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2005.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680776v1</w:t>
+                <w:t xml:space="preserve">hal-02680366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis methods for detection of differential protein expression in two-dimensional gel electrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of bovine skeletal muscle hypertrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Bernard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Piec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 340 (2), pp.226-230. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (2), pp.490-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2005.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200400925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680366v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitement statistique des données de génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5534,90 +5534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitements statistiques des données de génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5776,346 +5776,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t>
+                <w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louise Deschrevel</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t>
+              <w:t xml:space="preserve">51ème Colloque de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210208v1</w:t>
+                <w:t xml:space="preserve">hal-04216492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mallet</w:t>
+                <w:t xml:space="preserve">Louise Deschrevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Colloque de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t>
+              <w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216492v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deschrevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6151,301 +6151,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182534v1</w:t>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
+                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
@@ -6480,103 +6480,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021254v1</w:t>
+                <w:t xml:space="preserve">hal-03137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From an open-access computer image analysis method to a smartphone app for beef marbling evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
+                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
@@ -6739,73 +6739,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137886v1</w:t>
+                <w:t xml:space="preserve">hal-03021254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of early behavioural signs of disease as a way to manage animal health</w:t>
               </w:r>
@@ -7385,273 +7385,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de précision et bien-être animal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated measurement of dairy cow grooming behaviour from real time location system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT bien-être animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785507v1</w:t>
+                <w:t xml:space="preserve">hal-02738160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated measurement of dairy cow grooming behaviour from real time location system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevage de précision et bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Cirie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">RMT bien-être animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738160v1</w:t>
+                <w:t xml:space="preserve">hal-02785507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision livestock farming and animal welfare: contradictions or synergies?</w:t>
               </w:r>
@@ -8008,51 +8008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie appliquée a la mesure de composition en tissus de la 6ème côte du bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8183,528 +8183,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'heure de la sélection génomique, quels sont les enjeux du phénotypage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Dissection virtuelle de la côte de bovin par imagerie optique et échographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
+                <w:t xml:space="preserve">Nicolas Prugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale ordinaire de l'agence de la sélection porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de la sélection porcine., Jun 2012, Romillé, France. 50 diapositives</w:t>
+              <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210416v1</w:t>
+                <w:t xml:space="preserve">hal-02805345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+                <w:t xml:space="preserve">Effets du syndrome métabolique sur les fibres musculaires chez l'homme âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Myogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746539v1</w:t>
+                <w:t xml:space="preserve">hal-02748572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du syndrome métabolique sur les fibres musculaires chez l'homme âgé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">A l'heure de la sélection génomique, quels sont les enjeux du phénotypage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Myogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale ordinaire de l'agence de la sélection porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de la sélection porcine., Jun 2012, Romillé, France. 50 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748572v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection virtuelle de la côte de bovin par imagerie optique et échographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Prugne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 480 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805345v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in mRNA expression of extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
               </w:r>
@@ -9068,260 +9068,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related variation in the Framework and composition of skeletal muscle ECM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+                <w:t xml:space="preserve">Development of multi-scale image analysis to characteriza intramuscular connective tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coppellia Botiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès Annuel de la Société Française de Biologie de la Matrice Extracellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie de la Matrice Extracellulaire (SFBME). FRA., Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIX. Congrès Annuel de la SFBMEc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745413v1</w:t>
+                <w:t xml:space="preserve">hal-02745880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-scale image analysis to characteriza intramuscular connective tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Dubost</w:t>
+                <w:t xml:space="preserve">Age-related variation in the Framework and composition of skeletal muscle ECM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coppellia Botiaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX. Congrès Annuel de la SFBMEc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19. Congrès Annuel de la Société Française de Biologie de la Matrice Extracellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie de la Matrice Extracellulaire (SFBME). FRA., Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745880v1</w:t>
+                <w:t xml:space="preserve">hal-02745413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemistry and morphological characterization of intra muscular connective tissue of two contrasting bovine muscles</w:t>
               </w:r>
@@ -9346,51 +9346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coppellia Botiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9441,51 +9441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beef tenderness markers in the three main French breeds : a proteomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,51 +9851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9976,51 +9976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10356,51 +10356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coppellia Botiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10665,523 +10665,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Analysis of the Intramuscular Connective Tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">Cibles de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chelh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federation of European Neurosciences Societies (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Neurosciences Societies (FENS). Bruxelles, BEL., Aug 2009, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815388v1</w:t>
+                <w:t xml:space="preserve">hal-02750439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de phénotypage haut débit de la tendreté de la viande bovine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jurie</w:t>
+                <w:t xml:space="preserve">Image Analysis of the Intramuscular Connective Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kijoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Federation of European Neurosciences Societies (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Neurosciences Societies (FENS). Bruxelles, BEL., Aug 2009, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211922v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de marqueurs de tendreté de la viande de jeunes bovins de races à viande par analyse protéomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Stratégie de phénotypage haut débit de la tendreté de la viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193525v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibles de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Chelh</w:t>
+                <w:t xml:space="preserve">Recherche de marqueurs de tendreté de la viande de jeunes bovins de races à viande par analyse protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750439v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre typing on bovine muscles sections using image analysis</w:t>
               </w:r>
@@ -11269,415 +11269,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics applied to the identification of markers of beef tenderness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la protéomique à l'étude de la myogenèse chez le bovin : nouvelles pistes de recherche pour comprendre l'origine de la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Animal Functional Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193477v1</w:t>
+                <w:t xml:space="preserve">hal-02750607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUGENE : Approche combinée de génétique, de génomique et de biologie musculaire pour prédire la qualité de la viande bovine</w:t>
+                <w:t xml:space="preserve">Functional genomics applied to the identification of markers of beef tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Animal Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193511v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la protéomique à l'étude de la myogenèse chez le bovin : nouvelles pistes de recherche pour comprendre l'origine de la qualité de la viande</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MUGENE : Approche combinée de génétique, de génomique et de biologie musculaire pour prédire la qualité de la viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750607v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post mortem evolution of muscle proteome and relationship with tenderness of beef meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Société Française Electrophorèse et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, pp.Inconnu</w:t>
@@ -11797,51 +11797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11879,103 +11879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de marqueurs protéiques de la tendreté de la viande bovine : choix méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
@@ -12004,51 +12004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of in vivo bovine myogenesis using proteomic approach gives new insights for muscle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12099,51 +12099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo time course analysis of bovine myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12207,77 +12207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La myogenèse chez le fœtus bovin : une approche protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12453,64 +12453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de marqueurs de tendreté de la viande bovine par des approches de génomique fonctionnelle (projet MUGENE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12591,77 +12591,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation des jeux de données protéomiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12693,256 +12693,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of hierarchical clustering methodologies applied to proteomic data mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of diet and sampling site on the diversity of the bacterial community attached to the rumen epithelium in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751263v1</w:t>
+                <w:t xml:space="preserve">hal-02756053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diet and sampling site on the diversity of the bacterial community attached to the rumen epithelium in lambs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of hierarchical clustering methodologies applied to proteomic data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756053v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche protéomique pour la caractérisation de souches de Listeria monocytogenes: recherche de marqueurs de risque</w:t>
               </w:r>
@@ -13088,51 +13088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13291,64 +13291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Piec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13492,523 +13492,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Analyse d'image de filtres à haute densité : méthodes d'acquisition et de traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763236v1</w:t>
+                <w:t xml:space="preserve">hal-02761140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Importance de la méthode d'analyse statistique des données du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I. Barnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Sudre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211954v1</w:t>
+                <w:t xml:space="preserve">hal-02761814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'image de filtres à haute densité : méthodes d'acquisition et de traitement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Sudre</w:t>
+                <w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761140v1</w:t>
+                <w:t xml:space="preserve">hal-02763236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la méthode d'analyse statistique des données du transcriptome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Barnola</w:t>
+                <w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Sudre</w:t>
+                <w:t xml:space="preserve">Y. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761814v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fast algorithm using an adaptative structuring element applied to a counting device</w:t>
               </w:r>
@@ -14195,51 +14195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Redouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14275,394 +14275,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cage instrumentée pour évaluer la réactivité comportementale de l'agnelle durant la pesée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers; Wageningen Academic Publishers, pp.318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234921v1</w:t>
+                <w:t xml:space="preserve">hal-04196578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of rib composition and intramuscular fat from DXA or smartphone imaging in crossbred bull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">I. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.191, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cage instrumentée pour évaluer la réactivité comportementale de l'agnelle durant la pesée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand J.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guittard André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196578v1</w:t>
+                <w:t xml:space="preserve">hal-04234921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure automatique et continue de la durée et de la fréquence d’utilisation de quatre modèles de brosse par des chèvres laitières</w:t>
               </w:r>
@@ -14674,77 +14674,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deschrevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.578, 2022, 26ème Rencontres Recherches Ruminants</w:t>
@@ -15036,51 +15036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15142,269 +15142,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du déplacement de brebis en environnement arboré par GPS différentiel (projet PARASOL)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser des données de positionnement en temps réel pour estimer le comportement et le bien-être des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734527v1</w:t>
+                <w:t xml:space="preserve">hal-02791311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser des données de positionnement en temps réel pour estimer le comportement et le bien-être des animaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi du déplacement de brebis en environnement arboré par GPS différentiel (projet PARASOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791311v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un smartphone pour mesurer la couleur et la proportion de gras d'une pièce de viande bovine par analyse d'image (projet Meat@ppli)</w:t>
               </w:r>
@@ -15416,77 +15416,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
@@ -16244,51 +16244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16667,51 +16667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16760,277 +16760,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibialis anterior atrophy after immobilization correlates with changes in extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+                <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Groupe Thématique "Protéolyse Cellulaire" de la Société Française de Biochimie et de Biologie Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Beijing, China. 2012, Genetic improvement and applications of genomic techniques in cattle breeding practice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746794v1</w:t>
+                <w:t xml:space="preserve">hal-01191299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Tibialis anterior atrophy after immobilization correlates with changes in extracellular matrix molecules Sparc and Tenascin-C, and in integrin scaffold proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Beijing, China. 2012, Genetic improvement and applications of genomic techniques in cattle breeding practice</w:t>
+              <w:t xml:space="preserve">6. Colloque du Groupe Thématique "Protéolyse Cellulaire" de la Société Française de Biochimie et de Biologie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191299v1</w:t>
+                <w:t xml:space="preserve">hal-02746794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome métabolique : effet sur le muscle squelettique lors du vieillissement</w:t>
               </w:r>
@@ -17760,540 +17760,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo study of proteome modifications during myogenesis in bovine foetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814334v1</w:t>
+                <w:t xml:space="preserve">hal-02813102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo study of proteome modifications during myogenesis in bovine foetuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault T. Chaze</w:t>
+                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813102v1</w:t>
+                <w:t xml:space="preserve">hal-02816480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Etude transcriptomique par microarray d'une souche d'Escherichia coli entérohémorrhagique (EHEC) lors de sa croissance dans du contenu digestif de bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bekal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
+              <w:t xml:space="preserve">Biopuces et Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816480v1</w:t>
+                <w:t xml:space="preserve">hal-02814061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude transcriptomique par microarray d'une souche d'Escherichia coli entérohémorrhagique (EHEC) lors de sa croissance dans du contenu digestif de bovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bruant</w:t>
+                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopuces et Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. 1 p., 2006</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814061v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de marqueurs de tendreté de la viande bovine par analyse protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault T. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18400,51 +18400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18786,103 +18786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological markers for meat tenderness of the three main French beef breeds using 2-DE and MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19003,51 +19003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19247,51 +19247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04381393v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E.C Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.104921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H. Sloth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.08.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4020017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.09.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00379.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2012.1113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Taga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/306F82D00450755455EE27B274DA5B08C243C985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2939" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-010-0733-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGS0M3MP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004315" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark James Reecy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200400925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B342AC4FEA63D221078AEAFCB4852C26EF41D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2005.02.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR2KTDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.C. Rocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Blokhuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Halachmi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klimpel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744104v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centina Pinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210416v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prugne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-751-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coppellia Botiaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999830v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Journaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747340v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-011-0045-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab74" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752149v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kijoon Lee" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211922v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193477v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750607v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817242v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762068v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763775v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Culioli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211954v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761814v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng Wan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deparis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1996.560368" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Redouin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lebre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guittard Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733691v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604921v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740570v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604773v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdebine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750252v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746794v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859275v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859271v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820202v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813102v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814061v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831381v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deterne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04381393v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E.C Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.104921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H. Sloth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.08.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4020017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6PNHNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.09.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00379.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2012.1113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Taga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/306F82D00450755455EE27B274DA5B08C243C985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2939" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-010-0733-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGS0M3MP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668303v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004315" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark James Reecy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2005.02.028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR2KTDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200400925" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B342AC4FEA63D221078AEAFCB4852C26EF41D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.C. Rocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Blokhuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Halachmi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klimpel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744104v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centina Pinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prugne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210416v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-751-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coppellia Botiaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999830v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Journaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747340v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-011-0045-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab74" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752149v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815388v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kijoon Lee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211922v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193525v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193477v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817242v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762068v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763775v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Culioli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761814v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211954v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng Wan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deparis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1996.560368" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Redouin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lebre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guittard Andr&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733691v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604921v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740570v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604773v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdebine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/13539/5/1/page/1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-014-0129-y" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750252v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746794v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859275v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859271v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820202v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813102v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814061v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831381v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deterne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>