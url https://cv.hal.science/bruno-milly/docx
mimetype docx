--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Milly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail, burn-out et addictions. Regards croisés », Conférence, Université Claude Bernard Lyon 1, GRASP (Groupe Gestion des Risques Alcool et Substances Psychoactives), Lyon, 5 mars 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Travail, burn-out et addictions. Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intervention sociologique dans les organisations. Retour sur une sociologie clinique », Conférence Association pour la Sociologie de l’Entreprise, DFC de l’UFR ASSP de l’Université Lyon 2, MSH Lyon Saint-Etienne, Lyon, 15 février 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention sociologique dans les organisations. Retour sur une sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSE, Feb 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gérer les digital natives et les travailleurs âgés : question numérique ou de générations ? Les relations entre générations au regard de la sociologie des organisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Institut des hautes études de protection sociale (IHEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regard sociologique sur la coopération au travail dans les Directions Départementales du Territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Direction Départementale du Territoire de l’Yonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Malmené en travaillant et en soignant : regards sociologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Hospitalier Le Vinatier,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La santé et la qualité de vie au travail : un regard sociologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle (INTEPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Marcy l’Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le changement à l’hôpital. Ses effets sur les groupes professionnels, les logiques organisationnelles et les projets institutionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre hospitalier de Saint Cyr au Mont d’Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Saint Cyr au Mont d’Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de l’ouvrage L’ombre du monde : une anthropologie de la condition carcérale de Didier Fassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire re/lire les sciences sociales, Ecole Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Négocier son entrée en institution. Retour d’expériences sociologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Savoir et pouvoir : l’enquête comme rapports de domination », Laboratoire Junior CorpsOrdonnés, la production des normes en Turquie et en France, Ecole Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La co-construction des stratégies d’organisation. Un regard sociologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le Cycle Supérieur de Management, Institut National du Travail, de l’Emploi et de la Formation Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Cyr-au-Mont-d’Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La bureaucratie : l’idéal-type, le phénomène, les reconfigurations de l’Etat. Regards de sociologues des organisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude transversale CMW : Les usages de Max Weber dans la recherche au CMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dynamiques du travail dans le secteur public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Institut du Travail, Université Jean Monnet Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management en DREAL à l'heure du MEDDE-MLET (Ministère de l'Ecologie, du Développement Durable et de l'Energie - Ministère du Logement et de l'Egalité des Territoires) et de la Modernisation de l'Action Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le management en DREAL à l'heure du MEDDE-MLET (Ministère de l'Ecologie, du Développement Durable et de l'Energie - Ministère du Logement et de l'Egalité des Territoires) et de la Modernisation de l'Action Publique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décréter la cohésion dans une organisation ? &amp;quot;, avec Philippe Bernoux, Séminaire du Laboratoire de Tribologie et Dynamique des Systèmes (UMR 5513), CNRS, Ecole Centrale de Lyon, Ecully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Peut-on décréter la cohésion dans une organisation ? ", avec Philippe Bernoux, Séminaire du Laboratoire de Tribologie et Dynamique des Systèmes (UMR 5513), CNRS, Ecole Centrale de Lyon, Ecully</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs de l'Etat : nouveaux métiers, nouvelles identités professionnelles ? &amp;quot;, Conférence introductive aux Assises des métiers des ingénieurs - Forum régional Bourgogne, Ministères de l'égalité des territoires et du logement, de l'écologie, du développement durable et de l'énergie, de l'agriculture, de l'agroalimentaire et de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les ingénieurs de l'Etat : nouveaux métiers, nouvelles identités professionnelles ? ", Conférence introductive aux Assises des métiers des ingénieurs - Forum régional Bourgogne, Ministères de l'égalité des territoires et du logement, de l'écologie, du développement durable et de l'énergie, de l'agriculture, de l'agroalimentaire et de la forêt, AgroSupDijon, Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la qualité et des risques à l'hôpital : regards sociologiques &amp;quot;, Séminaire Recherches sur la qualité et les risques, Health & Co, Revue Risques et Qualité en milieu de soins, Lyon Confluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La gestion de la qualité et des risques à l'hôpital : regards sociologiques ", Séminaire Recherches sur la qualité et les risques, Health &amp; Co, Revue Risques et Qualité en milieu de soins, Lyon Confluence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une photographie sociologique des Directions Départementales du Territoire à l'heure de la Modernisation de l'Action Publique &amp;quot;, Journée de restitution du projet de service de la DDT de Saône-et-Loire, Mâcon, 17 octobre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Une photographie sociologique des Directions Départementales du Territoire à l'heure de la Modernisation de l'Action Publique ", Journée de restitution du projet de service de la DDT de Saône-et-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations institutionnelles, organisationnelles et professionnelles des CMPP sous le prisme sociologique. Tout cela a-t-il un sens ? &amp;quot;, Journée d'étude du collectif Rhône-Alpes de la Fédération des Centres Médico-Psycho-Pédagogiques et des Centres d'Action Médico-Sociale Précoce, Lyon, 2 avril 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les transformations institutionnelles, organisationnelles et professionnelles des CMPP sous le prisme sociologique. Tout cela a-t-il un sens ? ", Journée d'étude du collectif Rhône-Alpes de la Fédération des Centres Médico-Psycho-Pédagogiques et des Centres d'Action Médico-Sociale Précoce, Lyon, 2 avril 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie et l'intervention : regard de néophyte &amp;quot;, Séminaire croisé Centre Max Weber / IFROSS (Institut de Formation et de Recherche sur les Organisations Sanitaires et Sociales et leurs réseaux, Univ. Lyon 3) : L'intervention dans les organisations. Regards croisés entre sciences de gestion et sociologie, Institut des Sciences de l'Homme, 8 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La sociologie et l'intervention : regard de néophyte ", Séminaire croisé Centre Max Weber / IFROSS (Institut de Formation et de Recherche sur les Organisations Sanitaires et Sociales et leurs réseaux, Univ. Lyon 3) : L'intervention dans les organisations. Regards croisés entre sciences de gestion et sociologie, Institut des Sciences de l'Homme, 8 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience du désarroi professionnel au cœur des rapports hiérarchiques. Les transformations de l'ex-Ministère de l'Equipement &amp;quot;, Colloque universitaire et syndical organisé par Sud éducation, La place des rapports hiérarchiques dans la souffrance au travail. L'exemple du secteur public, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'expérience du désarroi professionnel au cœur des rapports hiérarchiques. Les transformations de l'ex-Ministère de l'Equipement ", Colloque universitaire et syndical organisé par Sud éducation, La place des rapports hiérarchiques dans la souffrance au travail. L'exemple du secteur public, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et sciences sociales : un point de vue sociologique &amp;quot;, Conférence-débat organisée par le Master Sociologie et Développement des Organisations : L'apport des sciences sociales dans l'entreprise, Univ. Lyon 2, 5 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Entreprise et sciences sociales : un point de vue sociologique ", Conférence-débat organisée par le Master Sociologie et Développement des Organisations : L'apport des sciences sociales dans l'entreprise, Univ. Lyon 2, 5 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations de l'activité et dynamique professionnelle : le cas de la conduite ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS, Rt1 Sociologie des groupes professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des registres normatifs dans les discours professionnels. L'exemple des discours sur la féminisation des métiers masculinisés de la Sncf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Normes et Discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique institutionnelle et transformations professionnelles &amp;quot;, 4ème Congrès de l'Association Française de Sociologie, Réseau Thématique Sociologie des institutions, Grenoble, 6 juillet 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Dynamique institutionnelle et transformations professionnelles ", 4ème Congrès de l'Association Française de Sociologie, Réseau Thématique Sociologie des institutions, Grenoble, 6 juillet 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre des cultures professionnelles à l'hôpital &amp;quot;, Journée des cadres de la santé et du social, CHU et Institut de Formation des Travailleurs Sociaux de Grenoble, Echirolles, 7 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La rencontre des cultures professionnelles à l'hôpital ", Journée des cadres de la santé et du social, CHU et Institut de Formation des Travailleurs Sociaux de Grenoble, Echirolles, 7 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention sociologique dans les organisations. Retours sur une sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès, 2023, Sociologie clinique, Vincent de Gaulejac, 978-2-7492-7876-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pensées sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 978-2-200-62803-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pensées sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Delas et Bruno Milly. Armand Colin, 540 p., 2015, Collection U Sciences Humaines et Sociales, Guy Hermet, 978-2-200-60145-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans le secteur public. Entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 233 p., 2012, Didact Sociologie, 978-2-7535-2024-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité à l'hôpital. Un regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Herreros et Bruno Milly. L'Harmattan, 152 p., 2011, Conception et Dynamique des Organisations, J.C. de Crescenzo, A. M. Guénette et J.C. Sardas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture-Hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Rhône Alpes, pp.300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CETE de Lyon et ses genres professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lyon 2/ IRCO, pp.300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Milly. Presses Universitaires de France, 250 p., 2001, Collection Sociologies Essais,, Raymond Boudon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail éducatif contraint en milieu ouvert dans la prise en charge pénale des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Milburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IERDJ Institut des Études et de la Recherche sur le Droit et la Justice. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail éducatif contraint en milieu ouvert dans la prise en charge pénale des mineurs. Regards croisés France-Québec : des professionnalités aux gouvernementalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Milburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 17.10, IREIS, CMW-CNRS (5283), ESO-CNRS (6590); Mission de Recherche Droit et Justice - MRDJ. 2019, pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CETE (Centre d'Etudes Techniques de l'Equipement) et ses genres professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture-Hôpital. De l'expérimentation à l'institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des métiers techniques à la SNCF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la mise en place d'un bilan social au sein de l'Education Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Hoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages d'une académie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lumière Lyon 2, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perdus de vue. Etude sociologique quantitative et qualitative des trajectoires scolaires et sociales des élèves en rupture de scolarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle des ingénieurs TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Grillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience du désarroi professionnel au cœur des rapports hiérarchiques. Les transformations de l'ex-Ministère de l'Equipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Ferrette (sous la dir.), Souffrances hiérarchiques au travail : l'exemple du secteur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.39-53, 2014, Logiques Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'équipement au développement durable : Les transformations institutionnelles de l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Bonny et Lise Demailly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'institution plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.139-155, 2012, Le regard sociologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Fanny Salane, Etre étudiant en prison. L'évasion par le haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Salane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre étudiant en prison. L'évasion par le haut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 7-11, 2010, Etudes &amp; Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignettes ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures en terres hospitalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARH/DRAC/Région Rhône Alpes, pp.300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; nouvelles &amp;quot; qualités du social : transformations du social ou fin d'un aveuglement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Ganne et GLYSI-SAFA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les creux du social. De l'indéterminé dans un monde se globalisant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 99-123, 2005, Logiques Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research concerning prisons : return to the methodological difficulties of field studies in this area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudon Raymond, Cherkaoui Mohammed et Demeulenaere Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research in Sociology, The European Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, pp.1-13, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manque de confiance est-il avouable ? L'impossible neutralité affective des professions de santé intervenant en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Aubert et Jean-Pierre Sylvestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confiance et rationalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, p. 301-312, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des métiers à dominante masculine du transport ferroviaire : une transformation &amp;quot;marginale&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, Emploi, Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les articulations famille/travail à l'aune du groupe professionnel et du genre. L'exemple des conductrices de train en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prison, école de quoi ? Un regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, p. 135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas des fusions DDE/DDEA et DREAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">demande du Ministère de l'équipement/ENTPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et hôpital 2002-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouveranance : ine nouvelle sociologie de l'hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 58, p. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche qualité : une dialectique difficile entre coopérations et procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, III (n° 1), p. 32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'évaluation : l'exemple de la certification des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 58, p. 24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de pérennisation de la qualité à l'hôpital : de l'intérêt de la latéralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 188, p. 809-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement en prison : du poids des contraintes pénitentiaires à l'éclatement des logiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 28 (n° 1), p. 57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux soins des détenus en France : un droit bafoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 55, p. 745-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions en prison : convergences entre individualisme méthodologique et interactionnisme symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 51 (n° 1), p. 103-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie interactionniste de l’action au travail. Entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, France, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01948565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de François Gresle (sous la dir.), Sociologie du milieu militaire. Les conséquences de la professionnalisation sur les armées et l'identité militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, p. 192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Philippe Artières et Pierre Lascoumes (sous la dir.), Gouverner, enfermer. La prison un modèle indépassable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, p. 289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de la qualité à l'hôpital : entre procédures et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle Gouvernance Hospitalière : les voix de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions et prison. Soigner et enseigner en prison : un regard sociologique croisé sur le fonctionnement de la prison et sur les professions de la santé et de l’enseignement intervenant dans ce milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, France, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01948573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Milly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail, burn-out et addictions. Regards croisés », Conférence, Université Claude Bernard Lyon 1, GRASP (Groupe Gestion des Risques Alcool et Substances Psychoactives), Lyon, 5 mars 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Travail, burn-out et addictions. Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intervention sociologique dans les organisations. Retour sur une sociologie clinique », Conférence Association pour la Sociologie de l’Entreprise, DFC de l’UFR ASSP de l’Université Lyon 2, MSH Lyon Saint-Etienne, Lyon, 15 février 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intervention sociologique dans les organisations. Retour sur une sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSE, Feb 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gérer les digital natives et les travailleurs âgés : question numérique ou de générations ? Les relations entre générations au regard de la sociologie des organisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Institut des hautes études de protection sociale (IHEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regard sociologique sur la coopération au travail dans les Directions Départementales du Territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Direction Départementale du Territoire de l’Yonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Malmené en travaillant et en soignant : regards sociologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Hospitalier Le Vinatier,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La santé et la qualité de vie au travail : un regard sociologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle (INTEPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Marcy l’Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le changement à l’hôpital. Ses effets sur les groupes professionnels, les logiques organisationnelles et les projets institutionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre hospitalier de Saint Cyr au Mont d’Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Saint Cyr au Mont d’Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Négocier son entrée en institution. Retour d’expériences sociologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Savoir et pouvoir : l’enquête comme rapports de domination », Laboratoire Junior CorpsOrdonnés, la production des normes en Turquie et en France, Ecole Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de l’ouvrage L’ombre du monde : une anthropologie de la condition carcérale de Didier Fassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire re/lire les sciences sociales, Ecole Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La co-construction des stratégies d’organisation. Un regard sociologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le Cycle Supérieur de Management, Institut National du Travail, de l’Emploi et de la Formation Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Cyr-au-Mont-d’Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La bureaucratie : l’idéal-type, le phénomène, les reconfigurations de l’Etat. Regards de sociologues des organisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude transversale CMW : Les usages de Max Weber dans la recherche au CMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dynamiques du travail dans le secteur public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Institut du Travail, Université Jean Monnet Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management en DREAL à l'heure du MEDDE-MLET (Ministère de l'Ecologie, du Développement Durable et de l'Energie - Ministère du Logement et de l'Egalité des Territoires) et de la Modernisation de l'Action Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le management en DREAL à l'heure du MEDDE-MLET (Ministère de l'Ecologie, du Développement Durable et de l'Energie - Ministère du Logement et de l'Egalité des Territoires) et de la Modernisation de l'Action Publique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs de l'Etat : nouveaux métiers, nouvelles identités professionnelles ? &amp;quot;, Conférence introductive aux Assises des métiers des ingénieurs - Forum régional Bourgogne, Ministères de l'égalité des territoires et du logement, de l'écologie, du développement durable et de l'énergie, de l'agriculture, de l'agroalimentaire et de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les ingénieurs de l'Etat : nouveaux métiers, nouvelles identités professionnelles ? ", Conférence introductive aux Assises des métiers des ingénieurs - Forum régional Bourgogne, Ministères de l'égalité des territoires et du logement, de l'écologie, du développement durable et de l'énergie, de l'agriculture, de l'agroalimentaire et de la forêt, AgroSupDijon, Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décréter la cohésion dans une organisation ? &amp;quot;, avec Philippe Bernoux, Séminaire du Laboratoire de Tribologie et Dynamique des Systèmes (UMR 5513), CNRS, Ecole Centrale de Lyon, Ecully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Peut-on décréter la cohésion dans une organisation ? ", avec Philippe Bernoux, Séminaire du Laboratoire de Tribologie et Dynamique des Systèmes (UMR 5513), CNRS, Ecole Centrale de Lyon, Ecully</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une photographie sociologique des Directions Départementales du Territoire à l'heure de la Modernisation de l'Action Publique &amp;quot;, Journée de restitution du projet de service de la DDT de Saône-et-Loire, Mâcon, 17 octobre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Une photographie sociologique des Directions Départementales du Territoire à l'heure de la Modernisation de l'Action Publique ", Journée de restitution du projet de service de la DDT de Saône-et-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la qualité et des risques à l'hôpital : regards sociologiques &amp;quot;, Séminaire Recherches sur la qualité et les risques, Health & Co, Revue Risques et Qualité en milieu de soins, Lyon Confluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La gestion de la qualité et des risques à l'hôpital : regards sociologiques ", Séminaire Recherches sur la qualité et les risques, Health &amp; Co, Revue Risques et Qualité en milieu de soins, Lyon Confluence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie et l'intervention : regard de néophyte &amp;quot;, Séminaire croisé Centre Max Weber / IFROSS (Institut de Formation et de Recherche sur les Organisations Sanitaires et Sociales et leurs réseaux, Univ. Lyon 3) : L'intervention dans les organisations. Regards croisés entre sciences de gestion et sociologie, Institut des Sciences de l'Homme, 8 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La sociologie et l'intervention : regard de néophyte ", Séminaire croisé Centre Max Weber / IFROSS (Institut de Formation et de Recherche sur les Organisations Sanitaires et Sociales et leurs réseaux, Univ. Lyon 3) : L'intervention dans les organisations. Regards croisés entre sciences de gestion et sociologie, Institut des Sciences de l'Homme, 8 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience du désarroi professionnel au cœur des rapports hiérarchiques. Les transformations de l'ex-Ministère de l'Equipement &amp;quot;, Colloque universitaire et syndical organisé par Sud éducation, La place des rapports hiérarchiques dans la souffrance au travail. L'exemple du secteur public, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'expérience du désarroi professionnel au cœur des rapports hiérarchiques. Les transformations de l'ex-Ministère de l'Equipement ", Colloque universitaire et syndical organisé par Sud éducation, La place des rapports hiérarchiques dans la souffrance au travail. L'exemple du secteur public, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations institutionnelles, organisationnelles et professionnelles des CMPP sous le prisme sociologique. Tout cela a-t-il un sens ? &amp;quot;, Journée d'étude du collectif Rhône-Alpes de la Fédération des Centres Médico-Psycho-Pédagogiques et des Centres d'Action Médico-Sociale Précoce, Lyon, 2 avril 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les transformations institutionnelles, organisationnelles et professionnelles des CMPP sous le prisme sociologique. Tout cela a-t-il un sens ? ", Journée d'étude du collectif Rhône-Alpes de la Fédération des Centres Médico-Psycho-Pédagogiques et des Centres d'Action Médico-Sociale Précoce, Lyon, 2 avril 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et sciences sociales : un point de vue sociologique &amp;quot;, Conférence-débat organisée par le Master Sociologie et Développement des Organisations : L'apport des sciences sociales dans l'entreprise, Univ. Lyon 2, 5 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Entreprise et sciences sociales : un point de vue sociologique ", Conférence-débat organisée par le Master Sociologie et Développement des Organisations : L'apport des sciences sociales dans l'entreprise, Univ. Lyon 2, 5 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique institutionnelle et transformations professionnelles &amp;quot;, 4ème Congrès de l'Association Française de Sociologie, Réseau Thématique Sociologie des institutions, Grenoble, 6 juillet 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Dynamique institutionnelle et transformations professionnelles ", 4ème Congrès de l'Association Française de Sociologie, Réseau Thématique Sociologie des institutions, Grenoble, 6 juillet 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations de l'activité et dynamique professionnelle : le cas de la conduite ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS, Rt1 Sociologie des groupes professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des registres normatifs dans les discours professionnels. L'exemple des discours sur la féminisation des métiers masculinisés de la Sncf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Normes et Discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre des cultures professionnelles à l'hôpital &amp;quot;, Journée des cadres de la santé et du social, CHU et Institut de Formation des Travailleurs Sociaux de Grenoble, Echirolles, 7 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La rencontre des cultures professionnelles à l'hôpital ", Journée des cadres de la santé et du social, CHU et Institut de Formation des Travailleurs Sociaux de Grenoble, Echirolles, 7 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention sociologique dans les organisations. Retours sur une sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès, 2023, Sociologie clinique, Vincent de Gaulejac, 978-2-7492-7876-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pensées sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 978-2-200-62803-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pensées sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Delas et Bruno Milly. Armand Colin, 540 p., 2015, Collection U Sciences Humaines et Sociales, Guy Hermet, 978-2-200-60145-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail dans le secteur public. Entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 233 p., 2012, Didact Sociologie, 978-2-7535-2024-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité à l'hôpital. Un regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Herreros et Bruno Milly. L'Harmattan, 152 p., 2011, Conception et Dynamique des Organisations, J.C. de Crescenzo, A. M. Guénette et J.C. Sardas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture-Hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Rhône Alpes, pp.300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CETE de Lyon et ses genres professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lyon 2/ IRCO, pp.300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Milly. Presses Universitaires de France, 250 p., 2001, Collection Sociologies Essais,, Raymond Boudon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail éducatif contraint en milieu ouvert dans la prise en charge pénale des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Milburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IERDJ Institut des Études et de la Recherche sur le Droit et la Justice. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail éducatif contraint en milieu ouvert dans la prise en charge pénale des mineurs. Regards croisés France-Québec : des professionnalités aux gouvernementalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Milburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 17.10, IREIS, CMW-CNRS (5283), ESO-CNRS (6590); Mission de Recherche Droit et Justice - MRDJ. 2019, pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CETE (Centre d'Etudes Techniques de l'Equipement) et ses genres professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture-Hôpital. De l'expérimentation à l'institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des métiers techniques à la SNCF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la mise en place d'un bilan social au sein de l'Education Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Hoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages d'une académie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lumière Lyon 2, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perdus de vue. Etude sociologique quantitative et qualitative des trajectoires scolaires et sociales des élèves en rupture de scolarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle des ingénieurs TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Grillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience du désarroi professionnel au cœur des rapports hiérarchiques. Les transformations de l'ex-Ministère de l'Equipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Ferrette (sous la dir.), Souffrances hiérarchiques au travail : l'exemple du secteur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.39-53, 2014, Logiques Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'équipement au développement durable : Les transformations institutionnelles de l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Bonny et Lise Demailly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'institution plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.139-155, 2012, Le regard sociologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Fanny Salane, Etre étudiant en prison. L'évasion par le haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Salane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre étudiant en prison. L'évasion par le haut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 7-11, 2010, Etudes &amp; Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignettes ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures en terres hospitalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARH/DRAC/Région Rhône Alpes, pp.300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; nouvelles &amp;quot; qualités du social : transformations du social ou fin d'un aveuglement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Ganne et GLYSI-SAFA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les creux du social. De l'indéterminé dans un monde se globalisant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 99-123, 2005, Logiques Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research concerning prisons : return to the methodological difficulties of field studies in this area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudon Raymond, Cherkaoui Mohammed et Demeulenaere Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research in Sociology, The European Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, pp.1-13, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manque de confiance est-il avouable ? L'impossible neutralité affective des professions de santé intervenant en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Aubert et Jean-Pierre Sylvestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confiance et rationalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, p. 301-312, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des métiers à dominante masculine du transport ferroviaire : une transformation &amp;quot;marginale&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, Emploi, Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les articulations famille/travail à l'aune du groupe professionnel et du genre. L'exemple des conductrices de train en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prison, école de quoi ? Un regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, p. 135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas des fusions DDE/DDEA et DREAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">demande du Ministère de l'équipement/ENTPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et hôpital 2002-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouveranance : ine nouvelle sociologie de l'hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 58, p. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche qualité : une dialectique difficile entre coopérations et procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, III (n° 1), p. 32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'évaluation : l'exemple de la certification des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 58, p. 24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de pérennisation de la qualité à l'hôpital : de l'intérêt de la latéralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 188, p. 809-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement en prison : du poids des contraintes pénitentiaires à l'éclatement des logiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 28 (n° 1), p. 57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux soins des détenus en France : un droit bafoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 55, p. 745-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions en prison : convergences entre individualisme méthodologique et interactionnisme symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 51 (n° 1), p. 103-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie interactionniste de l’action au travail. Entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, France, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01948565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de François Gresle (sous la dir.), Sociologie du milieu militaire. Les conséquences de la professionnalisation sur les armées et l'identité militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, p. 192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Philippe Artières et Pierre Lascoumes (sous la dir.), Gouverner, enfermer. La prison un modèle indépassable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, p. 289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de la qualité à l'hôpital : entre procédures et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle Gouvernance Hospitalière : les voix de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions et prison. Soigner et enseigner en prison : un regard sociologique croisé sur le fonctionnement de la prison et sur les professions de la santé et de l’enseignement intervenant dans ce milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, France, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01948573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herreros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sall&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delsart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Hoss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01948565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01948573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herreros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sall&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delsart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Hoss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01948565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01948573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>