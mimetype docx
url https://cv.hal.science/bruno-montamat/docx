--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -926,169 +926,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérieurs modernes : de l'Art nouveau de l'Hôtel Mezzara au modernisme de la villa « Tan a Dour&amp;quot; de Bréhat</w:t>
+                <w:t xml:space="preserve">Le décor symboliste et ésotérique de la maison Bergés, musée de la Houille Blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur les intérieurs meublés, de l'intime à la création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.63-71, 2023, 978-2-330-18118-5</w:t>
+              <w:t xml:space="preserve">La maison Bergès, Entre éclectisme et Art nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.54-63, 2023, 978-2-35567-153-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438592v1</w:t>
+                <w:t xml:space="preserve">hal-04438456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor symboliste et ésotérique de la maison Bergés, musée de la Houille Blanche</w:t>
+                <w:t xml:space="preserve">Intérieurs modernes : de l'Art nouveau de l'Hôtel Mezzara au modernisme de la villa « Tan a Dour&amp;quot; de Bréhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association des conservateurs des antiquités et objets d'art de France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison Bergès, Entre éclectisme et Art nouveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.54-63, 2023, 978-2-35567-153-1</w:t>
+              <w:t xml:space="preserve">Regards sur les intérieurs meublés, de l'intime à la création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.63-71, 2023, 978-2-330-18118-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438456v1</w:t>
+                <w:t xml:space="preserve">hal-04438592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors ministériels de l'entre-deux-guerres : une belle illusion?</w:t>
               </w:r>
@@ -2017,51 +2017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montamat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Neuenschwander Feihl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.39354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/artxibo-03501261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raffin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mezzara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montamat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Neuenschwander Feihl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.39354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/artxibo-03501261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raffin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mezzara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>