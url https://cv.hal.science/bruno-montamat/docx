--- v1 (2026-04-26)
+++ v2 (2026-05-23)
@@ -100,178 +100,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Paris à Pully : la villa Eupalinos de Charles Stern</w:t>
+                <w:t xml:space="preserve">A propos des lustres lumières d'Hector Guimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Neuenschwander Feihl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monuments vaudois </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483212v1</w:t>
+                <w:t xml:space="preserve">hal-04438792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos des lustres lumières d'Hector Guimard</w:t>
+                <w:t xml:space="preserve">De Paris à Pully : la villa Eupalinos de Charles Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Neuenschwander Feihl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Monuments vaudois </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438792v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La salle de bains Art nouveau du château Laurens à Agde (Hérault) Art, industrie et symbolisme</w:t>
               </w:r>
@@ -467,247 +467,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE MÉTROPOLITAIN D'HECTOR GUIMARD : UN ART NOUVEAU OFFICIEL</w:t>
+                <w:t xml:space="preserve">Jules Lavirotte (1864-1929) ou l’Art nouveau symboliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.103-127</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411499v1</w:t>
+                <w:t xml:space="preserve">hal-03197719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nozal, mécènes d'Hector Guimard</w:t>
+                <w:t xml:space="preserve">LE MÉTROPOLITAIN D'HECTOR GUIMARD : UN ART NOUVEAU OFFICIEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">artxibo-03501261v1</w:t>
+                <w:t xml:space="preserve">hal-03411499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Lavirotte (1864-1929) ou l’Art nouveau symboliste</w:t>
+                <w:t xml:space="preserve">Les Nozal, mécènes d'Hector Guimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197719v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">artxibo-03501261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vérité sur l'atelier de Jean-Baptiste Carpeaux</w:t>
               </w:r>
@@ -926,169 +926,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor symboliste et ésotérique de la maison Bergés, musée de la Houille Blanche</w:t>
+                <w:t xml:space="preserve">Intérieurs modernes : de l'Art nouveau de l'Hôtel Mezzara au modernisme de la villa « Tan a Dour&amp;quot; de Bréhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association des conservateurs des antiquités et objets d'art de France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison Bergès, Entre éclectisme et Art nouveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.54-63, 2023, 978-2-35567-153-1</w:t>
+              <w:t xml:space="preserve">Regards sur les intérieurs meublés, de l'intime à la création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.63-71, 2023, 978-2-330-18118-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438456v1</w:t>
+                <w:t xml:space="preserve">hal-04438592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérieurs modernes : de l'Art nouveau de l'Hôtel Mezzara au modernisme de la villa « Tan a Dour&amp;quot; de Bréhat</w:t>
+                <w:t xml:space="preserve">Le décor symboliste et ésotérique de la maison Bergés, musée de la Houille Blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur les intérieurs meublés, de l'intime à la création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.63-71, 2023, 978-2-330-18118-5</w:t>
+              <w:t xml:space="preserve">La maison Bergès, Entre éclectisme et Art nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.54-63, 2023, 978-2-35567-153-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438592v1</w:t>
+                <w:t xml:space="preserve">hal-04438456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors ministériels de l'entre-deux-guerres : une belle illusion?</w:t>
               </w:r>
@@ -2017,51 +2017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montamat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Neuenschwander Feihl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.39354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/artxibo-03501261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raffin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mezzara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montamat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Neuenschwander Feihl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.39354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/artxibo-03501261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mezzara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>